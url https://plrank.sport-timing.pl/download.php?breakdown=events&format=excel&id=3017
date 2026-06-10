--- v1 (2026-03-19)
+++ v2 (2026-06-10)
@@ -1,524 +1,1569 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet48.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet49.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet50.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Zestawienie" sheetId="1" r:id="rId4"/>
+    <sheet name="PILCH SKI ACADEMY" sheetId="2" r:id="rId5"/>
+    <sheet name="KS SportUp" sheetId="3" r:id="rId6"/>
+    <sheet name="KS BESKIDY" sheetId="4" r:id="rId7"/>
+    <sheet name="BRG Bębenek Racing Group" sheetId="5" r:id="rId8"/>
+    <sheet name="KLUB SPORTOWY AZS ZAKOPANE" sheetId="6" r:id="rId9"/>
+    <sheet name="KKN SIEPRAW-SKI" sheetId="7" r:id="rId10"/>
+    <sheet name="KS SKIVEGAS STANEK RACE ACADEMY" sheetId="8" r:id="rId11"/>
+    <sheet name="Klub Sportowy Mikołajek" sheetId="9" r:id="rId12"/>
+    <sheet name="AMS MAGICSPORTS-RYSKALSKI" sheetId="10" r:id="rId13"/>
+    <sheet name="Warszawski Klub Narciarski" sheetId="11" r:id="rId14"/>
+    <sheet name="KS BiegunSport" sheetId="12" r:id="rId15"/>
+    <sheet name="BS Sport" sheetId="13" r:id="rId16"/>
+    <sheet name="Rusiński Ski-Max" sheetId="14" r:id="rId17"/>
+    <sheet name="KLUB SPORTOWY AS" sheetId="15" r:id="rId18"/>
+    <sheet name="KS YETI" sheetId="16" r:id="rId19"/>
+    <sheet name="UKS 28 KIELCE" sheetId="17" r:id="rId20"/>
+    <sheet name="UKN &quot;LAWORTA&quot;" sheetId="18" r:id="rId21"/>
+    <sheet name="KS Wielkopolska Szkoła Narciars" sheetId="19" r:id="rId22"/>
+    <sheet name="Klub Sportowy SZRENICA" sheetId="20" r:id="rId23"/>
+    <sheet name="Klub Sportowy LIVE" sheetId="21" r:id="rId24"/>
+    <sheet name="Stowarzyszenie Rekreacyjno-Spor" sheetId="22" r:id="rId25"/>
+    <sheet name="FROGS SKI&amp;SUN ŚWIERADÓW ZDRÓJ" sheetId="23" r:id="rId26"/>
+    <sheet name="STOWARZYSZENIE OCHMAN SKI RACE" sheetId="24" r:id="rId27"/>
+    <sheet name="KS GRODECKI SKI TEAM" sheetId="25" r:id="rId28"/>
+    <sheet name="KN GONDOLA KRYNICA" sheetId="26" r:id="rId29"/>
+    <sheet name="KS FRAJDA ZAKOPANE" sheetId="27" r:id="rId30"/>
+    <sheet name="FUNDACJA SPORT BEZ GRANIC MALCZ" sheetId="28" r:id="rId31"/>
+    <sheet name="KRAKOWSKIE STOWARZYSZENIE NARCI" sheetId="29" r:id="rId32"/>
+    <sheet name="KS &quot;ŚNIEŻKA&quot; KARPACZ" sheetId="30" r:id="rId33"/>
+    <sheet name="ŻYWIECKI KLUB NARCIARSKI" sheetId="31" r:id="rId34"/>
+    <sheet name="Sosen Ski Team Racing Departmen" sheetId="32" r:id="rId35"/>
+    <sheet name="KS SNPTT-1907" sheetId="33" r:id="rId36"/>
+    <sheet name="Sport Szok" sheetId="34" r:id="rId37"/>
+    <sheet name="KLUB SPORTOWY CDSport" sheetId="35" r:id="rId38"/>
+    <sheet name="MITANSKI ZAKOPANE" sheetId="36" r:id="rId39"/>
+    <sheet name="WTS DeSki" sheetId="37" r:id="rId40"/>
+    <sheet name="RACE STREFA" sheetId="38" r:id="rId41"/>
+    <sheet name="MKN ZRYW" sheetId="39" r:id="rId42"/>
+    <sheet name="Fundacja Potwory Klub Sportowy" sheetId="40" r:id="rId43"/>
+    <sheet name="ADVENTURE SKI TEAM" sheetId="41" r:id="rId44"/>
+    <sheet name="Sporteum Fundacja Promocji Spor" sheetId="42" r:id="rId45"/>
+    <sheet name="KS RACING KIDS" sheetId="43" r:id="rId46"/>
+    <sheet name="FUNDACJA YOUNG GUNS" sheetId="44" r:id="rId47"/>
+    <sheet name="KS Tatra SkiAcademy" sheetId="45" r:id="rId48"/>
+    <sheet name="NKS RASC" sheetId="46" r:id="rId49"/>
+    <sheet name="ANDRZEJ MAŁYSA &quot;IKATUR&quot; SKI CLU" sheetId="47" r:id="rId50"/>
+    <sheet name="MKS SKRZYCZNE SZCZYRK" sheetId="48" r:id="rId51"/>
+    <sheet name="UKS BRENNA GÓRKI" sheetId="49" r:id="rId52"/>
+    <sheet name="SIKRET GLIWICE" sheetId="50" r:id="rId53"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
   <si>
     <t>Klasyfikacja klubowa MPP</t>
   </si>
   <si>
-    <t>Sezon: 2025/2026 | Typ: Ranking Kumulatywny (Club)</t>
-[...17 lines deleted...]
-    <t>Zawodnicy</t>
+    <t>Sezon: 2025/2026 | Ranking Kumulatywny (Club)</t>
+  </si>
+  <si>
+    <t>Poz.</t>
+  </si>
+  <si>
+    <t>Club</t>
+  </si>
+  <si>
+    <t>Zaw.</t>
+  </si>
+  <si>
+    <t>MTSF
+26.10.2025</t>
+  </si>
+  <si>
+    <t>MPP I
+20.12.2025</t>
+  </si>
+  <si>
+    <t>MPP I
+21.12.2025</t>
+  </si>
+  <si>
+    <t>MPP II
+03.01.2026</t>
+  </si>
+  <si>
+    <t>MPP II
+04.01.2026</t>
+  </si>
+  <si>
+    <t>MPP III
+22.01.2026</t>
+  </si>
+  <si>
+    <t>MPP III
+23.01.2026</t>
+  </si>
+  <si>
+    <t>MPP IV
+09.02.2026</t>
+  </si>
+  <si>
+    <t>MPP IV
+10.02.2026</t>
+  </si>
+  <si>
+    <t>MPP V
+09.03.2026</t>
+  </si>
+  <si>
+    <t>MPP V
+10.03.2026</t>
+  </si>
+  <si>
+    <t>Suma</t>
   </si>
   <si>
     <t>PILCH SKI ACADEMY</t>
   </si>
   <si>
-    <t>ANTONI KAŁUŻA, ANTONI LENKIEWICZ, BARBARA STĘPIEŃ, FILIP CIŚLAK, HANNA PIERLAK, JAGODA WOJCIECHOWSKA, JAKUB GAŁASZEK, JAKUB PRZYBYŁA, JAN SZMAJA, KAMIL FRYCZ, MIKOŁAJ SZMAJA, NATALIA ŁACIAK, ...</t>
-[...1 lines deleted...]
-  <si>
     <t>KS SportUp</t>
   </si>
   <si>
-    <t>ALICJA BUKSA, FRANCISZEK WIDLIŃSKI, IGNACY KOZŁOWSKI, IWO OLSZEWSKI, JAKUB HABER, JAKUB MUNIAK, LEON MARCINIAK, MIKA OCZKOŚ, NATASZA KAMIŃSKA, STANISŁAW ĆWIKŁA, TOMASZ ROJEK, TYMON BOBRZYŃSKI</t>
-[...1 lines deleted...]
-  <si>
     <t>KS BESKIDY</t>
   </si>
   <si>
-    <t>AMELIA MASIAK, AMELIA TARGOSZ, FELIKS MIŁOSZ, FELIKS OLESIŃSKI, FRANCISZKA OLESIŃSKA, HANNA KRAWCZYK, HANNA ŁAMACZ, JAN BITNER, JAN CZAJKOWSKI, JAN WEISS, JÓZEF OLESIŃSKI, JULIA GAŁUSZKA, LEON ...</t>
-[...1 lines deleted...]
-  <si>
     <t>BRG Bębenek Racing Group</t>
   </si>
   <si>
-    <t>DOMINIKA SPESOVA, JULIA ZAJĄC, KATHRIN LESKOVA, KSENIA JASIŃSKA, MARTYNA NOWACZYK, NATALIA NOWACZYK, ZOFIA KATARZYNA LEŚNIAK, ZUZANNA MARIA LEŚNIAK</t>
-[...1 lines deleted...]
-  <si>
     <t>KLUB SPORTOWY AZS ZAKOPANE</t>
   </si>
   <si>
-    <t>ANDRZEJ JĘDROL, ANTONINA GĄSIENICA-JÓZKOWY, DOMINIKA SOWA, FILIP SOPRYCH, HANNA CHROBAK, JAN JĘDROL, JAN STOCH, STANISŁAW MOSZCZYŃSKI</t>
-[...1 lines deleted...]
-  <si>
     <t>KKN SIEPRAW-SKI</t>
   </si>
   <si>
-    <t>ALEKSANDRA KASPERKIEWICZ, EWA MARIA ŁUBKOWSKA, IZABELA KASPERKIEWICZ, MILENA GRONUŚ, PIOTR BRUNO ŁUBKOWSKI, SONIA ŁOBODA, ZUZANNA GOCMAN, ZUZANNA KUŚNIERZ</t>
-[...1 lines deleted...]
-  <si>
     <t>KS SKIVEGAS STANEK RACE ACADEMY Sp. Z o.o</t>
   </si>
   <si>
-    <t>ALEKSANDRA KALISZ, ALEXANDER KONDRAT, BENJAMIN BARABAŚ-LATIF, IWO GAZDA, JONAS STANEK, KOSMA SZAFRAŃSKI, KSENIA ZWOLIŃSKA, LENA GAZDA, MAKS CHYBIŃSKI-GOLONKA, MAXIMILIAN KONDRAT</t>
-[...1 lines deleted...]
-  <si>
     <t>Klub Sportowy Mikołajek</t>
   </si>
   <si>
-    <t>ANNA GAJDA, HANNA MACIEJOWSKA, IGOR KLIMKOWSKI, JAN KRYŃSKI, JULIA PARYLAK, MAJA KRÓL, MAJA POCIASK, MARIANNA BABIAK, PAWEŁ KRÓL, POLA STANISŁAWSKA, STANISŁAW MARS, WOJCIECH DONOCIK</t>
-[...1 lines deleted...]
-  <si>
     <t>AMS MAGICSPORTS-RYSKALSKI</t>
   </si>
   <si>
-    <t>ADAM DOMAGALSKI, JAN RYSKALA, KRYSTYNA SKÓBEL, LIDIA GZYL, MACIEJ RUSZTOWICZ, MAYA RYŚ, STEFANIA HORODECKA, TADEUSZ MANDYNA, ZUZANNA RYSKALA</t>
-[...1 lines deleted...]
-  <si>
     <t>Warszawski Klub Narciarski</t>
   </si>
   <si>
-    <t>ALEKSANDRA MOKRZAŃSKA, ALICJA BURAKOWSKA, ANNA KOSICKA, GUSTAW LEŚNIEWSKI, JAGODA MARZEC, JAN MIROWSKI, LENA BURCZYŃSKA, MAKSYMILIAN MALEC, MARYNA MARZEC, MICHAŁ RÓŻYCKI, NATALIA JANUSZKO, PAWE�...</t>
-[...1 lines deleted...]
-  <si>
     <t>KS BiegunSport</t>
   </si>
   <si>
-    <t>ADRIANNA OLSZEWSKA, ARTUR JACYNO, EWA BIELAK, HANNA WRÓBEL, IWO PALUSIŃSKI, JAKUB GOSPODARCZYK, JAKUB SOBOLEWSKI, LEON UCHAŃSKI, LILIANA STOCH, MACIEJ GRYSZKA, MELANIA UCHAŃSKA, MILENA RYTLEWSKA, ...</t>
-[...1 lines deleted...]
-  <si>
     <t>BS Sport</t>
   </si>
   <si>
-    <t>BARTŁOMIEJ WIĘCKOWSKI, DOMINIK KOWALCZYK, KINGA SZKUDLAREK, LEONARDO BRUSCO, MAJA MOZOLEWSKA, MICHAŁ SZOTA, MIKOŁAJ MICHAŁOWICZ, OLIVIA NOWACKA, PIOTR MACHAJSKI</t>
+    <t>-</t>
   </si>
   <si>
     <t>Rusiński Ski-Max</t>
   </si>
   <si>
-    <t>JAN KOWALCZYK, JULIA BORYS, JUSTYNA JARZĄBEK, MACIEJ KUŁACH, PAWEŁ CHOWANIEC, SEBASTIAN KOWALCZYK</t>
-[...1 lines deleted...]
-  <si>
     <t>KLUB SPORTOWY AS</t>
   </si>
   <si>
-    <t>BARTŁOMIEJ SURDY, BARTŁOMIEJ ŻÓŁTAK, KONRAD STOJANIK, ŁUCJA COPIJA, MICHAŁ SKUTIL, NATALIA DERECKA, TYMOTEUSZ ŚPIEWAK, ZOFIA WASILEWSKA</t>
-[...1 lines deleted...]
-  <si>
     <t>KS YETI</t>
   </si>
   <si>
-    <t>ANTONI JANICKI, FRANCISZEK SAJDAK, GRZEGORZ PENCARSKI, JAN JANICKI, LEON LEONOWICZ, MAREK MONICA, RUBEN CIRUT, WINCENTY MROWIECKI</t>
-[...1 lines deleted...]
-  <si>
     <t>UKS 28 KIELCE</t>
   </si>
   <si>
-    <t>FRYDERYK GIZA, JAN POBORSKI, KAROL KWIATKOWSKI, OLIVIER SKIBA</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">UKN "LAWORTA" </t>
   </si>
   <si>
-    <t>ANDRZEJ OSTROWSKI, EMILIA KONCEWICZ, IWO HAWRYLIK, JAN KNIAZIOWSKI, JULIA CMOKOWICZ, KAROLINA TUREK, LENA KIRYK, NADIA KOCHANOWICZ, PATRYK SZUKALSKI, TYMOTEUSZ GAJDEK</t>
-[...1 lines deleted...]
-  <si>
     <t>KS Wielkopolska Szkoła Narciarstwa</t>
   </si>
   <si>
-    <t>ALICJA PIECZYŃSKA, MARTYNA BUCZEL, ODETA NELKE, WOJCIECH RUKSZTO</t>
-[...1 lines deleted...]
-  <si>
     <t>Klub Sportowy SZRENICA</t>
   </si>
   <si>
-    <t>ADRIANNA SINICKA, ANTONI BANASIAK, FRANCISZEK WIŚNIEWSKI, JAN CISZEWICZ, KACPER IWANICKI, KALINA CHOJNACKA, KAROL STOMPÓR, ZOFIA POWIECKA</t>
-[...1 lines deleted...]
-  <si>
     <t>Klub Sportowy LIVE</t>
   </si>
   <si>
-    <t>ALICJA TELEC, JAN HERMAN-WOJTYNA, NADIA WYRWAS, RADOSŁAW WĘGLARZ</t>
-[...1 lines deleted...]
-  <si>
     <t>Stowarzyszenie Rekreacyjno-Sportowe "Czantoria" Ustroń</t>
   </si>
   <si>
-    <t>EMILIA JANOS, JAKUB SOBCZAK, KACPER KRISTOF, MARIA OWCZARZ, PAULINA ZAJĄCZKOWSKA, ZOFIA KASPERSKA</t>
-[...1 lines deleted...]
-  <si>
     <t>FROGS SKI&amp;SUN ŚWIERADÓW ZDRÓJ</t>
   </si>
   <si>
-    <t>BARTOSZ KACZMARSKI, BIETA BEZRODNA, DOMINIK CZUCHRAJ, JULIA ŁASISZ, MARIA MAGDALENA RAFA, MIKOŁAJ BONDAR, MIKOŁAJ JURASZEK, OLIWIER JACHIMOWICZ, WERA STEFANIAK, ZLATA BEZRODNA</t>
-[...1 lines deleted...]
-  <si>
     <t>STOWARZYSZENIE OCHMAN SKI RACE TEAM</t>
   </si>
   <si>
-    <t>IGNACY SYPIEŃ, JAN JAKUBOWSKI, MARTA ZIĘTEK</t>
-[...1 lines deleted...]
-  <si>
     <t>KS GRODECKI SKI TEAM</t>
   </si>
   <si>
-    <t>IHOR ZARUTSKYY, JULIA MOCH, KATARZYNA KRUPA, MICHAŁ STEC, ZOFIA WYRÓD</t>
-[...1 lines deleted...]
-  <si>
     <t>KN GONDOLA KRYNICA</t>
   </si>
   <si>
-    <t>ALEKSANDRA KARSZNIA, ALICJA PIŁAT, ANTONI BROŚ, HANNA SCHABOWSKA, IGOR NOWAK, JULIA OBIEDZIŃSKA, KONSTANCJA SOWIŹRAŁ, MATEUSZ PRZYBYSZ</t>
-[...1 lines deleted...]
-  <si>
     <t>KS FRAJDA ZAKOPANE</t>
   </si>
   <si>
-    <t>GABRIELA BIZUB, JAKUB TARNAWSKI, JULIA BIZUB, LENA TRUCHAN, MICHAŁ ŚLIZOWSKI</t>
-[...1 lines deleted...]
-  <si>
     <t>FUNDACJA SPORT BEZ GRANIC MALCZEWSKI ACADEMY</t>
   </si>
   <si>
-    <t>KACPER ZAGÓRSKI</t>
-[...1 lines deleted...]
-  <si>
     <t>KRAKOWSKIE STOWARZYSZENIE NARCIARSKIE</t>
   </si>
   <si>
-    <t>HANNA TRAMŚ</t>
-[...1 lines deleted...]
-  <si>
     <t>KS "ŚNIEŻKA" KARPACZ</t>
   </si>
   <si>
-    <t>KONSTANTY TRUSEWICZ, SZYMON PIAŚCIK</t>
-[...1 lines deleted...]
-  <si>
     <t>ŻYWIECKI KLUB NARCIARSKI</t>
   </si>
   <si>
-    <t>ALEXANDER RAJPOLD, DOMINIK PROCHOWNIK, MARIA LATASZ, MARIA SORENKOVA, MILENA MITKA</t>
-[...1 lines deleted...]
-  <si>
     <t>Sosen Ski Team Racing Department</t>
   </si>
   <si>
-    <t>ANTONI GACEK, KLEMENS DŁUGOPOLSKI, NADIA SOSENKO, OLIWIA SOSENKO</t>
-[...1 lines deleted...]
-  <si>
     <t>KS SNPTT-1907</t>
   </si>
   <si>
-    <t>NIKOLA KUBICKA, ZOFIA KORZENIOWSKA</t>
-[...1 lines deleted...]
-  <si>
     <t>Sport Szok</t>
   </si>
   <si>
-    <t>JAN OKÓLSKI-KOMAKHIDZE, JULIA KOLASA</t>
-[...1 lines deleted...]
-  <si>
     <t>KLUB SPORTOWY CDSport</t>
   </si>
   <si>
-    <t>HANNA PYSZ, JAKUB STOŻEK, LENA KOPECKA</t>
-[...1 lines deleted...]
-  <si>
     <t>MITANSKI ZAKOPANE</t>
   </si>
   <si>
-    <t>MARIA KENIG</t>
-[...1 lines deleted...]
-  <si>
     <t>WTS DeSki</t>
   </si>
   <si>
-    <t>HANNA ŁODZIŃSKA</t>
-[...1 lines deleted...]
-  <si>
     <t>RACE STREFA</t>
   </si>
   <si>
-    <t>ANTONI CZERWIŃSKI-MOLSKI, LEON JANKOWSKI</t>
-[...1 lines deleted...]
-  <si>
     <t>MKN ZRYW</t>
   </si>
   <si>
-    <t>HELENA STOLARSKA-LASZCZAK, JAKUB KOBA, LEON JASTRZĘBSKI</t>
-[...1 lines deleted...]
-  <si>
     <t>Fundacja Potwory Klub Sportowy</t>
   </si>
   <si>
-    <t>JAGODA PICHLAK, KLEMENS KAŹMIERCZAK, MARIA CHMIELEWSKA</t>
-[...1 lines deleted...]
-  <si>
     <t>ADVENTURE SKI TEAM</t>
   </si>
   <si>
-    <t>ARTEMI CHORNOUS</t>
-[...1 lines deleted...]
-  <si>
     <t>Sporteum Fundacja Promocji Sportu</t>
   </si>
   <si>
-    <t>KALINA DĘBSKA, URSZULA KOZYSA, ZOFIA KASPRZAK</t>
-[...1 lines deleted...]
-  <si>
     <t>KS RACING KIDS</t>
   </si>
   <si>
-    <t>FILIP WYKROTA</t>
-[...1 lines deleted...]
-  <si>
     <t>FUNDACJA YOUNG GUNS</t>
   </si>
   <si>
-    <t>JUSTYNA TRZĄSKA</t>
-[...1 lines deleted...]
-  <si>
     <t>KS Tatra SkiAcademy</t>
   </si>
   <si>
-    <t>MAJA WÓJCIAK, TOMASZ BUDNY</t>
-[...1 lines deleted...]
-  <si>
     <t>NKS RASC</t>
   </si>
   <si>
-    <t>EDWARD KINK, KACPER KACPRZAK</t>
-[...1 lines deleted...]
-  <si>
     <t>ANDRZEJ MAŁYSA "IKATUR" SKI CLUB</t>
   </si>
   <si>
-    <t>ANTONI STAWIARSKI, BOGNA BIZOŃ</t>
-[...1 lines deleted...]
-  <si>
     <t>MKS SKRZYCZNE SZCZYRK</t>
   </si>
   <si>
-    <t>HELENA NIKIEL, KALINA WALUŚ</t>
-[...1 lines deleted...]
-  <si>
     <t>UKS BRENNA GÓRKI</t>
   </si>
   <si>
-    <t>ANTONINA GAŚ, JAKUB KAŁUŻA, MARTYNA GOLBA</t>
-[...1 lines deleted...]
-  <si>
     <t>SIKRET GLIWICE</t>
   </si>
   <si>
-    <t>MATYLDA KRUK</t>
-[...5 lines deleted...]
-    <t>© 2025 Sport-Timing.pl | Wszystkie prawa zastrzeżone</t>
+    <t>Klasyfikacja klubowa MPP – PILCH SKI ACADEMY</t>
+  </si>
+  <si>
+    <t>Zawodnik</t>
+  </si>
+  <si>
+    <t>Licencja</t>
+  </si>
+  <si>
+    <t>Rocznik</t>
+  </si>
+  <si>
+    <t>PRZYBYŁA JAKUB</t>
+  </si>
+  <si>
+    <t>PRZYBYŁA WOJCIECH</t>
+  </si>
+  <si>
+    <t>SZMAJA MIKOŁAJ</t>
+  </si>
+  <si>
+    <t>PROCENKO VICTORIA</t>
+  </si>
+  <si>
+    <t>PIERLAK HANNA</t>
+  </si>
+  <si>
+    <t>LENKIEWICZ ANTONI</t>
+  </si>
+  <si>
+    <t>STĘPIEŃ BARBARA</t>
+  </si>
+  <si>
+    <t>JAKUBIEC NATASZA</t>
+  </si>
+  <si>
+    <t>WOJCIECHOWSKA JAGODA</t>
+  </si>
+  <si>
+    <t>SZMAJA JAN</t>
+  </si>
+  <si>
+    <t>FRYCZ KAMIL</t>
+  </si>
+  <si>
+    <t>CIŚLAK FILIP</t>
+  </si>
+  <si>
+    <t>KAŁUŻA ANTONI</t>
+  </si>
+  <si>
+    <t>ŁACIAK NATALIA</t>
+  </si>
+  <si>
+    <t>GAŁASZEK JAKUB</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS SportUp</t>
+  </si>
+  <si>
+    <t>KAMIŃSKA NATASZA</t>
+  </si>
+  <si>
+    <t>ĆWIKŁA STANISŁAW</t>
+  </si>
+  <si>
+    <t>MUNIAK JAKUB</t>
+  </si>
+  <si>
+    <t>OCZKOŚ MIKA</t>
+  </si>
+  <si>
+    <t>BOBRZYŃSKI TYMON</t>
+  </si>
+  <si>
+    <t>ROJEK TOMASZ</t>
+  </si>
+  <si>
+    <t>KOZŁOWSKI IGNACY</t>
+  </si>
+  <si>
+    <t>WIDLIŃSKI FRANCISZEK</t>
+  </si>
+  <si>
+    <t>HABER JAKUB</t>
+  </si>
+  <si>
+    <t>BUKSA ALICJA</t>
+  </si>
+  <si>
+    <t>MARCINIAK LEON</t>
+  </si>
+  <si>
+    <t>OLSZEWSKI IWO</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS BESKIDY</t>
+  </si>
+  <si>
+    <t>GAŁUSZKA JULIA</t>
+  </si>
+  <si>
+    <t>KONCEWICZ NINA</t>
+  </si>
+  <si>
+    <t>OLESIŃSKA FRANCISZKA</t>
+  </si>
+  <si>
+    <t>MASIAK AMELIA</t>
+  </si>
+  <si>
+    <t>TARGOSZ AMELIA</t>
+  </si>
+  <si>
+    <t>MIŁOSZ FELIKS</t>
+  </si>
+  <si>
+    <t>WEISS JAN</t>
+  </si>
+  <si>
+    <t>OLESIŃSKI JÓZEF</t>
+  </si>
+  <si>
+    <t>BOBEŁ PIOTR</t>
+  </si>
+  <si>
+    <t>ŁAMACZ HANNA</t>
+  </si>
+  <si>
+    <t>CZAJKOWSKI JAN</t>
+  </si>
+  <si>
+    <t>PTASZKIEWICZ SZYMON</t>
+  </si>
+  <si>
+    <t>KRAWCZYK HANNA</t>
+  </si>
+  <si>
+    <t>BITNER JAN</t>
+  </si>
+  <si>
+    <t>ŁODZIŃSKI LEON</t>
+  </si>
+  <si>
+    <t>KANCLERZ OLGA</t>
+  </si>
+  <si>
+    <t>ZIORA MATEUSZ</t>
+  </si>
+  <si>
+    <t>OLESIŃSKI FELIKS</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – BRG Bębenek Racing Group</t>
+  </si>
+  <si>
+    <t>NOWACZYK NATALIA</t>
+  </si>
+  <si>
+    <t>ZAJĄC JULIA</t>
+  </si>
+  <si>
+    <t>NOWACZYK MARTYNA</t>
+  </si>
+  <si>
+    <t>LEŚNIAK ZUZANNA MARIA</t>
+  </si>
+  <si>
+    <t>JASIŃSKA KSENIA</t>
+  </si>
+  <si>
+    <t>LEŚNIAK ZOFIA KATARZYNA</t>
+  </si>
+  <si>
+    <t>SPESOVA DOMINIKA</t>
+  </si>
+  <si>
+    <t>LESKOVA KATHRIN</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KLUB SPORTOWY AZS ZAKOPANE</t>
+  </si>
+  <si>
+    <t>SOPRYCH FILIP</t>
+  </si>
+  <si>
+    <t>JĘDROL ANDRZEJ</t>
+  </si>
+  <si>
+    <t>STOCH JAN</t>
+  </si>
+  <si>
+    <t>JĘDROL JAN</t>
+  </si>
+  <si>
+    <t>SOWA DOMINIKA</t>
+  </si>
+  <si>
+    <t>CHROBAK HANNA</t>
+  </si>
+  <si>
+    <t>MOSZCZYŃSKI STANISŁAW</t>
+  </si>
+  <si>
+    <t>GĄSIENICA-JÓZKOWY ANTONINA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KKN SIEPRAW-SKI</t>
+  </si>
+  <si>
+    <t>KASPERKIEWICZ ALEKSANDRA</t>
+  </si>
+  <si>
+    <t>KASPERKIEWICZ IZABELA</t>
+  </si>
+  <si>
+    <t>KUŚNIERZ ZUZANNA</t>
+  </si>
+  <si>
+    <t>ŁOBODA SONIA</t>
+  </si>
+  <si>
+    <t>GRONUŚ MILENA</t>
+  </si>
+  <si>
+    <t>ŁUBKOWSKA EWA MARIA</t>
+  </si>
+  <si>
+    <t>ŁUBKOWSKI PIOTR BRUNO</t>
+  </si>
+  <si>
+    <t>GOCMAN ZUZANNA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS SKIVEGAS STANEK RACE ACADEMY Sp. Z o.o</t>
+  </si>
+  <si>
+    <t>SZAFRAŃSKI KOSMA</t>
+  </si>
+  <si>
+    <t>GAZDA IWO</t>
+  </si>
+  <si>
+    <t>STANEK JONAS</t>
+  </si>
+  <si>
+    <t>GAZDA LENA</t>
+  </si>
+  <si>
+    <t>KALISZ ALEKSANDRA</t>
+  </si>
+  <si>
+    <t>KONDRAT MAXIMILIAN</t>
+  </si>
+  <si>
+    <t>ZWOLIŃSKA KSENIA</t>
+  </si>
+  <si>
+    <t>KONDRAT ALEXANDER</t>
+  </si>
+  <si>
+    <t>CHYBIŃSKI-GOLONKA MAKS</t>
+  </si>
+  <si>
+    <t>BARABAŚ-LATIF BENJAMIN</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – Klub Sportowy Mikołajek</t>
+  </si>
+  <si>
+    <t>BABIAK MARIANNA</t>
+  </si>
+  <si>
+    <t>KRÓL MAJA</t>
+  </si>
+  <si>
+    <t>MARS STANISŁAW</t>
+  </si>
+  <si>
+    <t>KRÓL PAWEŁ</t>
+  </si>
+  <si>
+    <t>GAJDA ANNA</t>
+  </si>
+  <si>
+    <t>PARYLAK JULIA</t>
+  </si>
+  <si>
+    <t>STANISŁAWSKA POLA</t>
+  </si>
+  <si>
+    <t>POCIASK MAJA</t>
+  </si>
+  <si>
+    <t>KLIMKOWSKI IGOR</t>
+  </si>
+  <si>
+    <t>KRYŃSKI JAN</t>
+  </si>
+  <si>
+    <t>DONOCIK WOJCIECH</t>
+  </si>
+  <si>
+    <t>MACIEJOWSKA HANNA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – AMS MAGICSPORTS-RYSKALSKI</t>
+  </si>
+  <si>
+    <t>GZYL LIDIA</t>
+  </si>
+  <si>
+    <t>RYSKALA ZUZANNA</t>
+  </si>
+  <si>
+    <t>SKÓBEL KRYSTYNA</t>
+  </si>
+  <si>
+    <t>RUSZTOWICZ MACIEJ</t>
+  </si>
+  <si>
+    <t>HORODECKA STEFANIA</t>
+  </si>
+  <si>
+    <t>DOMAGALSKI ADAM</t>
+  </si>
+  <si>
+    <t>RYŚ MAYA</t>
+  </si>
+  <si>
+    <t>MANDYNA TADEUSZ</t>
+  </si>
+  <si>
+    <t>RYSKALA JAN</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – Warszawski Klub Narciarski</t>
+  </si>
+  <si>
+    <t>LEŚNIEWSKI GUSTAW</t>
+  </si>
+  <si>
+    <t>ZWIERZYŃSKI PAWEŁ</t>
+  </si>
+  <si>
+    <t>BURAKOWSKA ALICJA</t>
+  </si>
+  <si>
+    <t>JANUSZKO NATALIA</t>
+  </si>
+  <si>
+    <t>MARZEC JAGODA</t>
+  </si>
+  <si>
+    <t>STOKŁOSA WITOLD</t>
+  </si>
+  <si>
+    <t>MAŁEK WOJCIECH</t>
+  </si>
+  <si>
+    <t>KOSICKA ANNA</t>
+  </si>
+  <si>
+    <t>BURCZYŃSKA LENA</t>
+  </si>
+  <si>
+    <t>CZAJKA TADEUSZ</t>
+  </si>
+  <si>
+    <t>RÓŻYCKI MICHAŁ</t>
+  </si>
+  <si>
+    <t>MARZEC MARYNA</t>
+  </si>
+  <si>
+    <t>MIROWSKI JAN</t>
+  </si>
+  <si>
+    <t>KAJKA SZYMON</t>
+  </si>
+  <si>
+    <t>MOKRZAŃSKA ALEKSANDRA</t>
+  </si>
+  <si>
+    <t>MALEC MAKSYMILIAN</t>
+  </si>
+  <si>
+    <t>PACIOREK STANISŁAW</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS BiegunSport</t>
+  </si>
+  <si>
+    <t>UCHAŃSKI LEON</t>
+  </si>
+  <si>
+    <t>KOZŁOWSKI TYMON</t>
+  </si>
+  <si>
+    <t>JACYNO ARTUR</t>
+  </si>
+  <si>
+    <t>GOSPODARCZYK JAKUB</t>
+  </si>
+  <si>
+    <t>GÓRNIKOWSKI STANISŁAW</t>
+  </si>
+  <si>
+    <t>SOBOLEWSKI JAKUB</t>
+  </si>
+  <si>
+    <t>KUKLEWICZ STANISŁAW</t>
+  </si>
+  <si>
+    <t>UCHAŃSKA MELANIA</t>
+  </si>
+  <si>
+    <t>STOCH LILIANA</t>
+  </si>
+  <si>
+    <t>PALUSIŃSKI IWO</t>
+  </si>
+  <si>
+    <t>WRÓBEL HANNA</t>
+  </si>
+  <si>
+    <t>BIELAK EWA</t>
+  </si>
+  <si>
+    <t>RYTLEWSKA MILENA</t>
+  </si>
+  <si>
+    <t>GRYSZKA MACIEJ</t>
+  </si>
+  <si>
+    <t>BUCKI MIŁOSZ</t>
+  </si>
+  <si>
+    <t>OLSZEWSKA ADRIANNA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – BS Sport</t>
+  </si>
+  <si>
+    <t>KOWALCZYK DOMINIK</t>
+  </si>
+  <si>
+    <t>MICHAŁOWICZ MIKOŁAJ</t>
+  </si>
+  <si>
+    <t>BRUSCO LEONARDO</t>
+  </si>
+  <si>
+    <t>WIĘCKOWSKI BARTŁOMIEJ</t>
+  </si>
+  <si>
+    <t>NOWACKA OLIVIA</t>
+  </si>
+  <si>
+    <t>MOZOLEWSKA MAJA</t>
+  </si>
+  <si>
+    <t>SZKUDLAREK KINGA</t>
+  </si>
+  <si>
+    <t>MACHAJSKI PIOTR</t>
+  </si>
+  <si>
+    <t>SZOTA MICHAŁ</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – Rusiński Ski-Max</t>
+  </si>
+  <si>
+    <t>BORYS JULIA</t>
+  </si>
+  <si>
+    <t>KUŁACH MACIEJ</t>
+  </si>
+  <si>
+    <t>KOWALCZYK JAN</t>
+  </si>
+  <si>
+    <t>KOWALCZYK SEBASTIAN</t>
+  </si>
+  <si>
+    <t>CHOWANIEC PAWEŁ</t>
+  </si>
+  <si>
+    <t>JARZĄBEK JUSTYNA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KLUB SPORTOWY AS</t>
+  </si>
+  <si>
+    <t>STOJANIK KONRAD</t>
+  </si>
+  <si>
+    <t>SURDY BARTŁOMIEJ</t>
+  </si>
+  <si>
+    <t>ŚPIEWAK TYMOTEUSZ</t>
+  </si>
+  <si>
+    <t>ŻÓŁTAK BARTŁOMIEJ</t>
+  </si>
+  <si>
+    <t>WASILEWSKA ZOFIA</t>
+  </si>
+  <si>
+    <t>SKUTIL MICHAŁ</t>
+  </si>
+  <si>
+    <t>COPIJA ŁUCJA</t>
+  </si>
+  <si>
+    <t>DERECKA NATALIA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS YETI</t>
+  </si>
+  <si>
+    <t>LEONOWICZ LEON</t>
+  </si>
+  <si>
+    <t>PENCARSKI GRZEGORZ</t>
+  </si>
+  <si>
+    <t>JANICKI JAN</t>
+  </si>
+  <si>
+    <t>CIRUT RUBEN</t>
+  </si>
+  <si>
+    <t>SAJDAK FRANCISZEK</t>
+  </si>
+  <si>
+    <t>MROWIECKI WINCENTY</t>
+  </si>
+  <si>
+    <t>JANICKI ANTONI</t>
+  </si>
+  <si>
+    <t>MONICA MAREK</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – UKS 28 KIELCE</t>
+  </si>
+  <si>
+    <t>POBORSKI JAN</t>
+  </si>
+  <si>
+    <t>KWIATKOWSKI KAROL</t>
+  </si>
+  <si>
+    <t>GIZA FRYDERYK</t>
+  </si>
+  <si>
+    <t>SKIBA OLIVIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klasyfikacja klubowa MPP – UKN "LAWORTA" </t>
+  </si>
+  <si>
+    <t>SZUKALSKI PATRYK</t>
+  </si>
+  <si>
+    <t>TUREK KAROLINA</t>
+  </si>
+  <si>
+    <t>GAJDEK TYMOTEUSZ</t>
+  </si>
+  <si>
+    <t>KONCEWICZ EMILIA</t>
+  </si>
+  <si>
+    <t>OSTROWSKI ANDRZEJ</t>
+  </si>
+  <si>
+    <t>KOCHANOWICZ NADIA</t>
+  </si>
+  <si>
+    <t>KNIAZIOWSKI JAN</t>
+  </si>
+  <si>
+    <t>CMOKOWICZ JULIA</t>
+  </si>
+  <si>
+    <t>HAWRYLIK IWO</t>
+  </si>
+  <si>
+    <t>KIRYK LENA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS Wielkopolska Szkoła Narciarstwa</t>
+  </si>
+  <si>
+    <t>NELKE ODETA</t>
+  </si>
+  <si>
+    <t>PIECZYŃSKA ALICJA</t>
+  </si>
+  <si>
+    <t>BUCZEL MARTYNA</t>
+  </si>
+  <si>
+    <t>RUKSZTO WOJCIECH</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – Klub Sportowy SZRENICA</t>
+  </si>
+  <si>
+    <t>CISZEWICZ JAN</t>
+  </si>
+  <si>
+    <t>STOMPÓR KAROL</t>
+  </si>
+  <si>
+    <t>POWIECKA ZOFIA</t>
+  </si>
+  <si>
+    <t>CHOJNACKA KALINA</t>
+  </si>
+  <si>
+    <t>IWANICKI KACPER</t>
+  </si>
+  <si>
+    <t>WIŚNIEWSKI FRANCISZEK</t>
+  </si>
+  <si>
+    <t>BANASIAK ANTONI</t>
+  </si>
+  <si>
+    <t>SINICKA ADRIANNA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – Klub Sportowy LIVE</t>
+  </si>
+  <si>
+    <t>HERMAN-WOJTYNA JAN</t>
+  </si>
+  <si>
+    <t>TELEC ALICJA</t>
+  </si>
+  <si>
+    <t>WĘGLARZ RADOSŁAW</t>
+  </si>
+  <si>
+    <t>WYRWAS NADIA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – Stowarzyszenie Rekreacyjno-Sportowe "Czantoria" Ustroń</t>
+  </si>
+  <si>
+    <t>ZAJĄCZKOWSKA PAULINA</t>
+  </si>
+  <si>
+    <t>KASPERSKA ZOFIA</t>
+  </si>
+  <si>
+    <t>SOBCZAK JAKUB</t>
+  </si>
+  <si>
+    <t>JANOS EMILIA</t>
+  </si>
+  <si>
+    <t>KRISTOF KACPER</t>
+  </si>
+  <si>
+    <t>OWCZARZ MARIA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – FROGS SKI&amp;SUN ŚWIERADÓW ZDRÓJ</t>
+  </si>
+  <si>
+    <t>BEZRODNA ZLATA</t>
+  </si>
+  <si>
+    <t>BEZRODNA BIETA</t>
+  </si>
+  <si>
+    <t>STEFANIAK WERA</t>
+  </si>
+  <si>
+    <t>ŁASISZ JULIA</t>
+  </si>
+  <si>
+    <t>CZUCHRAJ DOMINIK</t>
+  </si>
+  <si>
+    <t>BONDAR MIKOŁAJ</t>
+  </si>
+  <si>
+    <t>KACZMARSKI BARTOSZ</t>
+  </si>
+  <si>
+    <t>JURASZEK MIKOŁAJ</t>
+  </si>
+  <si>
+    <t>JACHIMOWICZ OLIWIER</t>
+  </si>
+  <si>
+    <t>RAFA MARIA MAGDALENA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – STOWARZYSZENIE OCHMAN SKI RACE TEAM</t>
+  </si>
+  <si>
+    <t>ZIĘTEK MARTA</t>
+  </si>
+  <si>
+    <t>JAKUBOWSKI JAN</t>
+  </si>
+  <si>
+    <t>SYPIEŃ IGNACY</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS GRODECKI SKI TEAM</t>
+  </si>
+  <si>
+    <t>KRUPA KATARZYNA</t>
+  </si>
+  <si>
+    <t>WYRÓD ZOFIA</t>
+  </si>
+  <si>
+    <t>MOCH JULIA</t>
+  </si>
+  <si>
+    <t>STEC MICHAŁ</t>
+  </si>
+  <si>
+    <t>ZARUTSKYY IHOR</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KN GONDOLA KRYNICA</t>
+  </si>
+  <si>
+    <t>PIŁAT ALICJA</t>
+  </si>
+  <si>
+    <t>KARSZNIA ALEKSANDRA</t>
+  </si>
+  <si>
+    <t>NOWAK IGOR</t>
+  </si>
+  <si>
+    <t>SCHABOWSKA HANNA</t>
+  </si>
+  <si>
+    <t>PRZYBYSZ MATEUSZ</t>
+  </si>
+  <si>
+    <t>BROŚ ANTONI</t>
+  </si>
+  <si>
+    <t>OBIEDZIŃSKA JULIA</t>
+  </si>
+  <si>
+    <t>SOWIŹRAŁ KONSTANCJA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS FRAJDA ZAKOPANE</t>
+  </si>
+  <si>
+    <t>TARNAWSKI JAKUB</t>
+  </si>
+  <si>
+    <t>BIZUB GABRIELA</t>
+  </si>
+  <si>
+    <t>ŚLIZOWSKI MICHAŁ</t>
+  </si>
+  <si>
+    <t>BIZUB JULIA</t>
+  </si>
+  <si>
+    <t>TRUCHAN LENA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – FUNDACJA SPORT BEZ GRANIC MALCZEWSKI ACADEMY</t>
+  </si>
+  <si>
+    <t>ZAGÓRSKI KACPER</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KRAKOWSKIE STOWARZYSZENIE NARCIARSKIE</t>
+  </si>
+  <si>
+    <t>TRAMŚ HANNA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS "ŚNIEŻKA" KARPACZ</t>
+  </si>
+  <si>
+    <t>PIAŚCIK SZYMON</t>
+  </si>
+  <si>
+    <t>TRUSEWICZ KONSTANTY</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – ŻYWIECKI KLUB NARCIARSKI</t>
+  </si>
+  <si>
+    <t>RAJPOLD ALEXANDER</t>
+  </si>
+  <si>
+    <t>MITKA MILENA</t>
+  </si>
+  <si>
+    <t>LATASZ MARIA</t>
+  </si>
+  <si>
+    <t>PROCHOWNIK DOMINIK</t>
+  </si>
+  <si>
+    <t>SORENKOVA MARIA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – Sosen Ski Team Racing Department</t>
+  </si>
+  <si>
+    <t>GACEK ANTONI</t>
+  </si>
+  <si>
+    <t>SOSENKO NADIA</t>
+  </si>
+  <si>
+    <t>SOSENKO OLIWIA</t>
+  </si>
+  <si>
+    <t>DŁUGOPOLSKI KLEMENS</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS SNPTT-1907</t>
+  </si>
+  <si>
+    <t>KORZENIOWSKA ZOFIA</t>
+  </si>
+  <si>
+    <t>KUBICKA NIKOLA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – Sport Szok</t>
+  </si>
+  <si>
+    <t>KOLASA JULIA</t>
+  </si>
+  <si>
+    <t>OKÓLSKI-KOMAKHIDZE JAN</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KLUB SPORTOWY CDSport</t>
+  </si>
+  <si>
+    <t>KOPECKA LENA</t>
+  </si>
+  <si>
+    <t>PYSZ HANNA</t>
+  </si>
+  <si>
+    <t>STOŻEK JAKUB</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – MITANSKI ZAKOPANE</t>
+  </si>
+  <si>
+    <t>KENIG MARIA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – WTS DeSki</t>
+  </si>
+  <si>
+    <t>ŁODZIŃSKA HANNA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – RACE STREFA</t>
+  </si>
+  <si>
+    <t>CZERWIŃSKI-MOLSKI ANTONI</t>
+  </si>
+  <si>
+    <t>JANKOWSKI LEON</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – MKN ZRYW</t>
+  </si>
+  <si>
+    <t>JASTRZĘBSKI LEON</t>
+  </si>
+  <si>
+    <t>STOLARSKA-LASZCZAK HELENA</t>
+  </si>
+  <si>
+    <t>KOBA JAKUB</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – Fundacja Potwory Klub Sportowy</t>
+  </si>
+  <si>
+    <t>CHMIELEWSKA MARIA</t>
+  </si>
+  <si>
+    <t>PICHLAK JAGODA</t>
+  </si>
+  <si>
+    <t>KAŹMIERCZAK KLEMENS</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – ADVENTURE SKI TEAM</t>
+  </si>
+  <si>
+    <t>CHORNOUS ARTEMI</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – Sporteum Fundacja Promocji Sportu</t>
+  </si>
+  <si>
+    <t>KOZYSA URSZULA</t>
+  </si>
+  <si>
+    <t>DĘBSKA KALINA</t>
+  </si>
+  <si>
+    <t>KASPRZAK ZOFIA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS RACING KIDS</t>
+  </si>
+  <si>
+    <t>WYKROTA FILIP</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – FUNDACJA YOUNG GUNS</t>
+  </si>
+  <si>
+    <t>TRZĄSKA JUSTYNA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – KS Tatra SkiAcademy</t>
+  </si>
+  <si>
+    <t>WÓJCIAK MAJA</t>
+  </si>
+  <si>
+    <t>BUDNY TOMASZ</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – NKS RASC</t>
+  </si>
+  <si>
+    <t>KACPRZAK KACPER</t>
+  </si>
+  <si>
+    <t>KINK EDWARD</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – ANDRZEJ MAŁYSA "IKATUR" SKI CLUB</t>
+  </si>
+  <si>
+    <t>STAWIARSKI ANTONI</t>
+  </si>
+  <si>
+    <t>BIZOŃ BOGNA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – MKS SKRZYCZNE SZCZYRK</t>
+  </si>
+  <si>
+    <t>NIKIEL HELENA</t>
+  </si>
+  <si>
+    <t>WALUŚ KALINA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – UKS BRENNA GÓRKI</t>
+  </si>
+  <si>
+    <t>KAŁUŻA JAKUB</t>
+  </si>
+  <si>
+    <t>GOLBA MARTYNA</t>
+  </si>
+  <si>
+    <t>GAŚ ANTONINA</t>
+  </si>
+  <si>
+    <t>Klasyfikacja klubowa MPP – SIKRET GLIWICE</t>
+  </si>
+  <si>
+    <t>KRUK MATYLDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="16"/>
+      <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="13"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
       <b val="0"/>
-      <i val="1"/>
+      <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
-      <color rgb="FF666666"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE3F2FD"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFD700"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCD7F32"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0F0F0"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="29">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-[...9 lines deleted...]
-      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="45" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="2" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="2" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="2" fillId="5" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="2" fillId="3" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="2" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="2" fillId="5" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="2" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="45" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet45.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet47.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet48.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet49.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet50.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -766,1129 +1811,22062 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F57"/>
+  <dimension ref="A1:O53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A57" sqref="A57"/>
+      <selection activeCell="A4" sqref="A4:O53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="50.988" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:15">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
-      <c r="A4" s="4" t="s">
+    <row r="4" spans="1:15" customHeight="1" ht="120">
+      <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="5">
+      <c r="G4" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="K4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="M4" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="N4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="4">
+        <v>15</v>
+      </c>
+      <c r="D5" s="13">
+        <v>262.0</v>
+      </c>
+      <c r="E5" s="13">
+        <v>224.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>315.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>331.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>395.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>380.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>430.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>395.0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>376.0</v>
+      </c>
+      <c r="M5" s="13">
+        <v>326.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>262.0</v>
+      </c>
+      <c r="O5" s="18">
+        <v>3696.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="5">
+        <v>12</v>
+      </c>
+      <c r="D6" s="14">
+        <v>97.0</v>
+      </c>
+      <c r="E6" s="14">
+        <v>222.0</v>
+      </c>
+      <c r="F6" s="14">
+        <v>364.0</v>
+      </c>
+      <c r="G6" s="14">
+        <v>375.0</v>
+      </c>
+      <c r="H6" s="14">
+        <v>352.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>284.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>258.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>100.0</v>
+      </c>
+      <c r="L6" s="14">
+        <v>294.0</v>
+      </c>
+      <c r="M6" s="14">
+        <v>396.0</v>
+      </c>
+      <c r="N6" s="14">
+        <v>455.0</v>
+      </c>
+      <c r="O6" s="19">
+        <v>3197.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="6">
+        <v>18</v>
+      </c>
+      <c r="D7" s="15">
+        <v>252.0</v>
+      </c>
+      <c r="E7" s="15">
+        <v>341.0</v>
+      </c>
+      <c r="F7" s="15">
+        <v>246.0</v>
+      </c>
+      <c r="G7" s="15">
+        <v>107.0</v>
+      </c>
+      <c r="H7" s="15">
+        <v>125.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>139.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>181.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>288.0</v>
+      </c>
+      <c r="L7" s="15">
+        <v>314.0</v>
+      </c>
+      <c r="M7" s="15">
+        <v>211.0</v>
+      </c>
+      <c r="N7" s="15">
+        <v>252.0</v>
+      </c>
+      <c r="O7" s="20">
+        <v>2456.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="7">
         <v>8</v>
       </c>
-      <c r="C5" s="5">
+      <c r="D8" s="16">
+        <v>168.0</v>
+      </c>
+      <c r="E8" s="16">
+        <v>177.0</v>
+      </c>
+      <c r="F8" s="16">
+        <v>233.0</v>
+      </c>
+      <c r="G8" s="16">
+        <v>178.0</v>
+      </c>
+      <c r="H8" s="16">
+        <v>208.0</v>
+      </c>
+      <c r="I8" s="16">
+        <v>199.0</v>
+      </c>
+      <c r="J8" s="16">
+        <v>245.0</v>
+      </c>
+      <c r="K8" s="16">
+        <v>154.0</v>
+      </c>
+      <c r="L8" s="16">
+        <v>188.0</v>
+      </c>
+      <c r="M8" s="16">
+        <v>139.0</v>
+      </c>
+      <c r="N8" s="16">
+        <v>129.0</v>
+      </c>
+      <c r="O8" s="21">
+        <v>2018.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="7">
+        <v>8</v>
+      </c>
+      <c r="D9" s="16">
+        <v>130.0</v>
+      </c>
+      <c r="E9" s="16">
+        <v>220.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>154.0</v>
+      </c>
+      <c r="G9" s="16">
+        <v>243.0</v>
+      </c>
+      <c r="H9" s="16">
+        <v>202.0</v>
+      </c>
+      <c r="I9" s="16">
+        <v>242.0</v>
+      </c>
+      <c r="J9" s="16">
+        <v>157.0</v>
+      </c>
+      <c r="K9" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="L9" s="16">
+        <v>96.0</v>
+      </c>
+      <c r="M9" s="16">
+        <v>257.0</v>
+      </c>
+      <c r="N9" s="16">
+        <v>239.0</v>
+      </c>
+      <c r="O9" s="21">
+        <v>1964.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="7">
+        <v>8</v>
+      </c>
+      <c r="D10" s="16">
+        <v>172.0</v>
+      </c>
+      <c r="E10" s="16">
+        <v>205.0</v>
+      </c>
+      <c r="F10" s="16">
+        <v>200.0</v>
+      </c>
+      <c r="G10" s="16">
+        <v>126.0</v>
+      </c>
+      <c r="H10" s="16">
+        <v>175.0</v>
+      </c>
+      <c r="I10" s="16">
+        <v>187.0</v>
+      </c>
+      <c r="J10" s="16">
+        <v>147.0</v>
+      </c>
+      <c r="K10" s="16">
+        <v>157.0</v>
+      </c>
+      <c r="L10" s="16">
+        <v>81.0</v>
+      </c>
+      <c r="M10" s="16">
+        <v>244.0</v>
+      </c>
+      <c r="N10" s="16">
+        <v>225.0</v>
+      </c>
+      <c r="O10" s="21">
+        <v>1919.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="7">
+        <v>10</v>
+      </c>
+      <c r="D11" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="E11" s="16">
+        <v>137.0</v>
+      </c>
+      <c r="F11" s="16">
+        <v>147.0</v>
+      </c>
+      <c r="G11" s="16">
+        <v>210.0</v>
+      </c>
+      <c r="H11" s="16">
+        <v>177.0</v>
+      </c>
+      <c r="I11" s="16">
+        <v>220.0</v>
+      </c>
+      <c r="J11" s="16">
+        <v>177.0</v>
+      </c>
+      <c r="K11" s="16">
+        <v>100.0</v>
+      </c>
+      <c r="L11" s="16">
+        <v>145.0</v>
+      </c>
+      <c r="M11" s="16">
+        <v>156.0</v>
+      </c>
+      <c r="N11" s="16">
+        <v>190.0</v>
+      </c>
+      <c r="O11" s="21">
+        <v>1666.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="7">
+        <v>12</v>
+      </c>
+      <c r="D12" s="16">
+        <v>155.0</v>
+      </c>
+      <c r="E12" s="16">
+        <v>94.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>61.0</v>
+      </c>
+      <c r="G12" s="16">
+        <v>121.0</v>
+      </c>
+      <c r="H12" s="16">
+        <v>76.0</v>
+      </c>
+      <c r="I12" s="16">
+        <v>91.0</v>
+      </c>
+      <c r="J12" s="16">
+        <v>86.0</v>
+      </c>
+      <c r="K12" s="16">
+        <v>181.0</v>
+      </c>
+      <c r="L12" s="16">
+        <v>149.0</v>
+      </c>
+      <c r="M12" s="16">
+        <v>135.0</v>
+      </c>
+      <c r="N12" s="16">
+        <v>130.0</v>
+      </c>
+      <c r="O12" s="21">
+        <v>1279.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="7">
+        <v>9</v>
+      </c>
+      <c r="D13" s="16">
+        <v>44.0</v>
+      </c>
+      <c r="E13" s="16">
+        <v>109.0</v>
+      </c>
+      <c r="F13" s="16">
+        <v>86.0</v>
+      </c>
+      <c r="G13" s="16">
+        <v>136.0</v>
+      </c>
+      <c r="H13" s="16">
+        <v>73.0</v>
+      </c>
+      <c r="I13" s="16">
+        <v>74.0</v>
+      </c>
+      <c r="J13" s="16">
+        <v>149.0</v>
+      </c>
+      <c r="K13" s="16">
+        <v>130.0</v>
+      </c>
+      <c r="L13" s="16">
+        <v>80.0</v>
+      </c>
+      <c r="M13" s="16">
+        <v>122.0</v>
+      </c>
+      <c r="N13" s="16">
+        <v>116.0</v>
+      </c>
+      <c r="O13" s="21">
+        <v>1119.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" s="7">
+        <v>10</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="7">
+        <v>17</v>
+      </c>
+      <c r="D14" s="16">
+        <v>178.0</v>
+      </c>
+      <c r="E14" s="16">
+        <v>96.0</v>
+      </c>
+      <c r="F14" s="16">
+        <v>63.0</v>
+      </c>
+      <c r="G14" s="16">
+        <v>76.0</v>
+      </c>
+      <c r="H14" s="16">
+        <v>100.0</v>
+      </c>
+      <c r="I14" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="J14" s="16">
+        <v>19.0</v>
+      </c>
+      <c r="K14" s="16">
+        <v>102.0</v>
+      </c>
+      <c r="L14" s="16">
+        <v>122.0</v>
+      </c>
+      <c r="M14" s="16">
+        <v>42.0</v>
+      </c>
+      <c r="N14" s="16">
+        <v>58.0</v>
+      </c>
+      <c r="O14" s="21">
+        <v>916.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" s="7">
+        <v>11</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="7">
+        <v>16</v>
+      </c>
+      <c r="D15" s="16">
+        <v>99.0</v>
+      </c>
+      <c r="E15" s="16">
+        <v>74.0</v>
+      </c>
+      <c r="F15" s="16">
+        <v>72.0</v>
+      </c>
+      <c r="G15" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="H15" s="16">
+        <v>85.0</v>
+      </c>
+      <c r="I15" s="16">
+        <v>72.0</v>
+      </c>
+      <c r="J15" s="16">
+        <v>122.0</v>
+      </c>
+      <c r="K15" s="16">
+        <v>185.0</v>
+      </c>
+      <c r="L15" s="16">
+        <v>103.0</v>
+      </c>
+      <c r="M15" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="N15" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="O15" s="21">
+        <v>892.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" s="7">
+        <v>12</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="7">
+        <v>9</v>
+      </c>
+      <c r="D16" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="E16" s="16">
+        <v>47.0</v>
+      </c>
+      <c r="F16" s="16">
+        <v>98.0</v>
+      </c>
+      <c r="G16" s="16">
+        <v>77.0</v>
+      </c>
+      <c r="H16" s="16">
+        <v>62.0</v>
+      </c>
+      <c r="I16" s="16">
+        <v>48.0</v>
+      </c>
+      <c r="J16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="L16" s="16">
+        <v>74.0</v>
+      </c>
+      <c r="M16" s="16">
+        <v>49.0</v>
+      </c>
+      <c r="N16" s="16">
+        <v>69.0</v>
+      </c>
+      <c r="O16" s="21">
+        <v>634.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" s="7">
+        <v>13</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="7">
+        <v>6</v>
+      </c>
+      <c r="D17" s="16">
+        <v>100.0</v>
+      </c>
+      <c r="E17" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="F17" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="G17" s="16">
+        <v>108.0</v>
+      </c>
+      <c r="H17" s="16">
+        <v>87.0</v>
+      </c>
+      <c r="I17" s="16">
+        <v>52.0</v>
+      </c>
+      <c r="J17" s="16">
+        <v>52.0</v>
+      </c>
+      <c r="K17" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="L17" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="M17" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="N17" s="16">
+        <v>52.0</v>
+      </c>
+      <c r="O17" s="21">
+        <v>620.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="7">
+        <v>14</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="7">
+        <v>8</v>
+      </c>
+      <c r="D18" s="16">
+        <v>95.0</v>
+      </c>
+      <c r="E18" s="16">
+        <v>59.0</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="16">
+        <v>35.0</v>
+      </c>
+      <c r="H18" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="I18" s="16">
+        <v>48.0</v>
+      </c>
+      <c r="J18" s="16">
+        <v>83.0</v>
+      </c>
+      <c r="K18" s="16">
+        <v>100.0</v>
+      </c>
+      <c r="L18" s="16">
+        <v>67.0</v>
+      </c>
+      <c r="M18" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="N18" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="O18" s="21">
+        <v>537.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="7">
         <v>15</v>
       </c>
-      <c r="D5" s="5">
-[...10 lines deleted...]
-      <c r="A6" s="6">
+      <c r="B19" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="7">
+        <v>8</v>
+      </c>
+      <c r="D19" s="16">
+        <v>111.0</v>
+      </c>
+      <c r="E19" s="16">
+        <v>37.0</v>
+      </c>
+      <c r="F19" s="16">
+        <v>38.0</v>
+      </c>
+      <c r="G19" s="16">
+        <v>80.0</v>
+      </c>
+      <c r="H19" s="16">
+        <v>44.0</v>
+      </c>
+      <c r="I19" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="J19" s="16">
+        <v>74.0</v>
+      </c>
+      <c r="K19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M19" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="N19" s="16">
+        <v>41.0</v>
+      </c>
+      <c r="O19" s="21">
+        <v>504.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="7">
+        <v>16</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="7">
+        <v>4</v>
+      </c>
+      <c r="D20" s="16">
+        <v>72.0</v>
+      </c>
+      <c r="E20" s="16">
+        <v>19.0</v>
+      </c>
+      <c r="F20" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="G20" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="H20" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="I20" s="16">
+        <v>30.0</v>
+      </c>
+      <c r="J20" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="K20" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="L20" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="M20" s="16">
+        <v>23.0</v>
+      </c>
+      <c r="N20" s="16">
+        <v>33.0</v>
+      </c>
+      <c r="O20" s="21">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="7">
+        <v>17</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="7">
+        <v>10</v>
+      </c>
+      <c r="D21" s="16">
+        <v>75.0</v>
+      </c>
+      <c r="E21" s="16">
+        <v>85.0</v>
+      </c>
+      <c r="F21" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="G21" s="16">
+        <v>17.0</v>
+      </c>
+      <c r="H21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I21" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="J21" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="K21" s="16">
+        <v>28.0</v>
+      </c>
+      <c r="L21" s="16">
+        <v>38.0</v>
+      </c>
+      <c r="M21" s="16">
+        <v>28.0</v>
+      </c>
+      <c r="N21" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="O21" s="21">
+        <v>339.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="7">
+        <v>18</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="7">
+        <v>4</v>
+      </c>
+      <c r="D22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="16">
+        <v>17.0</v>
+      </c>
+      <c r="F22" s="16">
+        <v>19.0</v>
+      </c>
+      <c r="G22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="J22" s="16">
+        <v>51.0</v>
+      </c>
+      <c r="K22" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="L22" s="16">
+        <v>90.0</v>
+      </c>
+      <c r="M22" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="N22" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="O22" s="21">
+        <v>322.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="7">
+        <v>19</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="7">
+        <v>8</v>
+      </c>
+      <c r="D23" s="16">
+        <v>86.0</v>
+      </c>
+      <c r="E23" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="F23" s="16">
+        <v>27.0</v>
+      </c>
+      <c r="G23" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="H23" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="I23" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="J23" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="K23" s="16">
+        <v>41.0</v>
+      </c>
+      <c r="L23" s="16">
+        <v>48.0</v>
+      </c>
+      <c r="M23" s="16">
+        <v>35.0</v>
+      </c>
+      <c r="N23" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="O23" s="21">
+        <v>304.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="7">
+        <v>20</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="7">
+        <v>4</v>
+      </c>
+      <c r="D24" s="16">
+        <v>43.0</v>
+      </c>
+      <c r="E24" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="F24" s="16">
+        <v>67.0</v>
+      </c>
+      <c r="G24" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="H24" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I24" s="16">
+        <v>33.0</v>
+      </c>
+      <c r="J24" s="16">
+        <v>37.0</v>
+      </c>
+      <c r="K24" s="16">
+        <v>54.0</v>
+      </c>
+      <c r="L24" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="M24" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N24" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O24" s="21">
+        <v>290.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="7">
+        <v>21</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="7">
+        <v>6</v>
+      </c>
+      <c r="D25" s="16">
+        <v>44.0</v>
+      </c>
+      <c r="E25" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F25" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="G25" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="H25" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="I25" s="16">
+        <v>54.0</v>
+      </c>
+      <c r="J25" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="K25" s="16">
+        <v>51.0</v>
+      </c>
+      <c r="L25" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M25" s="16">
+        <v>31.0</v>
+      </c>
+      <c r="N25" s="16">
+        <v>37.0</v>
+      </c>
+      <c r="O25" s="21">
+        <v>271.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="7">
+        <v>22</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="7">
+        <v>10</v>
+      </c>
+      <c r="D26" s="16">
+        <v>110.0</v>
+      </c>
+      <c r="E26" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F26" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G26" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="H26" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="I26" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="J26" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K26" s="16">
+        <v>25.0</v>
+      </c>
+      <c r="L26" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="M26" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="N26" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="O26" s="21">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="7">
+        <v>23</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7">
+        <v>3</v>
+      </c>
+      <c r="D27" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="E27" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="F27" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="G27" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="H27" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="I27" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="J27" s="16">
+        <v>21.0</v>
+      </c>
+      <c r="K27" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L27" s="16">
+        <v>42.0</v>
+      </c>
+      <c r="M27" s="16">
+        <v>38.0</v>
+      </c>
+      <c r="N27" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="O27" s="21">
+        <v>246.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="7">
+        <v>24</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="7">
+        <v>5</v>
+      </c>
+      <c r="D28" s="16">
+        <v>41.0</v>
+      </c>
+      <c r="E28" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="F28" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="G28" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="H28" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="I28" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="J28" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="K28" s="16">
+        <v>68.0</v>
+      </c>
+      <c r="L28" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="M28" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="N28" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="O28" s="21">
+        <v>240.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="7">
+        <v>25</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="7">
+        <v>8</v>
+      </c>
+      <c r="D29" s="16">
+        <v>25.0</v>
+      </c>
+      <c r="E29" s="16">
+        <v>21.0</v>
+      </c>
+      <c r="F29" s="16">
+        <v>25.0</v>
+      </c>
+      <c r="G29" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="H29" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="I29" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="J29" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="K29" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="L29" s="16">
+        <v>61.0</v>
+      </c>
+      <c r="M29" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="N29" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O29" s="21">
+        <v>236.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="7">
+        <v>26</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7">
+        <v>5</v>
+      </c>
+      <c r="D30" s="16">
+        <v>68.0</v>
+      </c>
+      <c r="E30" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G30" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="H30" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="I30" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J30" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K30" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L30" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M30" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="N30" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="O30" s="21">
+        <v>236.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="7">
+        <v>27</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="7">
+        <v>1</v>
+      </c>
+      <c r="D31" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E31" s="16">
+        <v>80.0</v>
+      </c>
+      <c r="F31" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="G31" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="H31" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="I31" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="J31" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="K31" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L31" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M31" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="N31" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O31" s="21">
+        <v>236.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="7">
+        <v>28</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="7">
+        <v>1</v>
+      </c>
+      <c r="D32" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="E32" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="F32" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="G32" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="H32" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="I32" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="J32" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="K32" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L32" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="M32" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="N32" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O32" s="21">
+        <v>209.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="7">
+        <v>29</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="7">
         <v>2</v>
       </c>
-      <c r="B6" s="6" t="s">
-[...16 lines deleted...]
-      <c r="A7" s="7">
+      <c r="D33" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="F33" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G33" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="H33" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="I33" s="16">
+        <v>46.0</v>
+      </c>
+      <c r="J33" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K33" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L33" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M33" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="N33" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="O33" s="21">
+        <v>207.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="7">
+        <v>30</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="7">
+        <v>5</v>
+      </c>
+      <c r="D34" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="E34" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="F34" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="G34" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="H34" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="I34" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="J34" s="16">
+        <v>38.0</v>
+      </c>
+      <c r="K34" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L34" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M34" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N34" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O34" s="21">
+        <v>206.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="7">
+        <v>31</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="7">
+        <v>4</v>
+      </c>
+      <c r="D35" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F35" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G35" s="16">
+        <v>65.0</v>
+      </c>
+      <c r="H35" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="I35" s="16">
+        <v>72.0</v>
+      </c>
+      <c r="J35" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="K35" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="L35" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="M35" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N35" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O35" s="21">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="7">
+        <v>32</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36" s="7">
+        <v>2</v>
+      </c>
+      <c r="D36" s="16">
+        <v>23.0</v>
+      </c>
+      <c r="E36" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F36" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G36" s="16">
+        <v>55.0</v>
+      </c>
+      <c r="H36" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="I36" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J36" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="K36" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L36" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M36" s="16">
+        <v>42.0</v>
+      </c>
+      <c r="N36" s="16">
+        <v>34.0</v>
+      </c>
+      <c r="O36" s="21">
+        <v>199.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="7">
+        <v>33</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" s="7">
+        <v>2</v>
+      </c>
+      <c r="D37" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="E37" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F37" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="G37" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="H37" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I37" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="J37" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="K37" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L37" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="M37" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N37" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O37" s="21">
+        <v>173.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="7">
+        <v>34</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38" s="7">
         <v>3</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...231 lines deleted...]
-      <c r="F18" s="15" t="s">
+      <c r="D38" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E38" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F38" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="G38" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="H38" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="I38" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="J38" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="K38" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L38" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M38" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="N38" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="O38" s="21">
+        <v>152.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="7">
         <v>35</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B19" t="s">
+      <c r="B39" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="7">
+        <v>1</v>
+      </c>
+      <c r="D39" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="F39" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="G39" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="H39" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="I39" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J39" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="K39" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L39" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="M39" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="N39" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="O39" s="21">
+        <v>130.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="7">
         <v>36</v>
       </c>
-      <c r="C19">
-[...8 lines deleted...]
-      <c r="F19" s="15" t="s">
+      <c r="B40" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C40" s="7">
+        <v>1</v>
+      </c>
+      <c r="D40" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E40" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F40" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="G40" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H40" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="I40" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J40" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K40" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L40" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M40" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="N40" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="O40" s="21">
+        <v>119.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="7">
         <v>37</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B20" t="s">
+      <c r="B41" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C41" s="7">
+        <v>2</v>
+      </c>
+      <c r="D41" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E41" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="F41" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G41" s="16">
+        <v>21.0</v>
+      </c>
+      <c r="H41" s="16">
+        <v>19.0</v>
+      </c>
+      <c r="I41" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J41" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K41" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="L41" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M41" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="N41" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O41" s="21">
+        <v>119.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="7">
         <v>38</v>
       </c>
-      <c r="C20">
-[...8 lines deleted...]
-      <c r="F20" s="15" t="s">
+      <c r="B42" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C42" s="7">
+        <v>3</v>
+      </c>
+      <c r="D42" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="E42" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F42" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G42" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H42" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="I42" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J42" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="K42" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L42" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="M42" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N42" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O42" s="21">
+        <v>101.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="7">
         <v>39</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B21" t="s">
+      <c r="B43" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C43" s="7">
+        <v>3</v>
+      </c>
+      <c r="D43" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E43" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F43" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G43" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="H43" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="I43" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J43" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K43" s="16">
+        <v>47.0</v>
+      </c>
+      <c r="L43" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="M43" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N43" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O43" s="21">
+        <v>95.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="7">
         <v>40</v>
       </c>
-      <c r="C21">
-[...8 lines deleted...]
-      <c r="F21" s="15" t="s">
+      <c r="B44" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44" s="7">
+        <v>1</v>
+      </c>
+      <c r="D44" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="E44" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F44" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G44" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H44" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I44" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="J44" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="K44" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L44" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M44" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N44" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O44" s="21">
+        <v>57.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="7">
         <v>41</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" t="s">
+      <c r="B45" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C45" s="7">
+        <v>3</v>
+      </c>
+      <c r="D45" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E45" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="F45" s="16">
+        <v>23.0</v>
+      </c>
+      <c r="G45" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="H45" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="I45" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J45" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K45" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L45" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M45" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N45" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O45" s="21">
+        <v>54.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="7">
         <v>42</v>
       </c>
-      <c r="C22">
-[...8 lines deleted...]
-      <c r="F22" s="15" t="s">
+      <c r="B46" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C46" s="7">
+        <v>1</v>
+      </c>
+      <c r="D46" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E46" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F46" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G46" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H46" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I46" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J46" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K46" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L46" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M46" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="N46" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="O46" s="21">
+        <v>54.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="7">
         <v>43</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" t="s">
+      <c r="B47" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C47" s="7">
+        <v>1</v>
+      </c>
+      <c r="D47" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="E47" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F47" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H47" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I47" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J47" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K47" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L47" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M47" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N47" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O47" s="21">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" s="7">
         <v>44</v>
       </c>
-      <c r="C23">
-[...8 lines deleted...]
-      <c r="F23" s="15" t="s">
+      <c r="B48" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48" s="7">
+        <v>2</v>
+      </c>
+      <c r="D48" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E48" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F48" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="G48" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="H48" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="I48" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="J48" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K48" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L48" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M48" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N48" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O48" s="21">
+        <v>47.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" s="7">
         <v>45</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B24" t="s">
+      <c r="B49" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C49" s="7">
+        <v>2</v>
+      </c>
+      <c r="D49" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E49" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F49" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G49" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="H49" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I49" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J49" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K49" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L49" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="M49" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N49" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O49" s="21">
+        <v>36.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" s="7">
         <v>46</v>
       </c>
-      <c r="C24">
-[...8 lines deleted...]
-      <c r="F24" s="15" t="s">
+      <c r="B50" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C50" s="7">
+        <v>2</v>
+      </c>
+      <c r="D50" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E50" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="F50" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="G50" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H50" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I50" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J50" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K50" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L50" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M50" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N50" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O50" s="21">
+        <v>32.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51" s="7">
         <v>47</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" t="s">
+      <c r="B51" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C51" s="7">
+        <v>2</v>
+      </c>
+      <c r="D51" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="E51" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F51" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G51" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H51" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I51" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J51" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K51" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L51" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M51" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N51" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O51" s="21">
+        <v>24.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="A52" s="7">
         <v>48</v>
       </c>
-      <c r="C25">
-[...8 lines deleted...]
-      <c r="F25" s="15" t="s">
+      <c r="B52" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="C52" s="7">
+        <v>3</v>
+      </c>
+      <c r="D52" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="E52" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F52" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="G52" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H52" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I52" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="J52" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K52" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L52" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M52" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N52" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O52" s="21">
+        <v>22.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53" s="7">
         <v>49</v>
       </c>
-    </row>
-[...107 lines deleted...]
-      <c r="C31">
+      <c r="B53" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C53" s="7">
         <v>1</v>
       </c>
-      <c r="D31">
-[...442 lines deleted...]
-      <c r="E53" s="11">
+      <c r="D53" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="E53" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F53" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G53" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H53" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I53" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="J53" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K53" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L53" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M53" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N53" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O53" s="21">
         <v>12.0</v>
-      </c>
-[...11 lines deleted...]
-        <v>107</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P13"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4113</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="13">
+        <v>12.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="M5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>497.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C6" s="5">
+        <v>1757</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="14">
+        <v>16.0</v>
+      </c>
+      <c r="F6" s="14">
+        <v>40.0</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>50.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>50.0</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="14">
+        <v>50.0</v>
+      </c>
+      <c r="L6" s="14">
+        <v>80.0</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="14">
+        <v>60.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>50.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>396.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="C7" s="6">
+        <v>1742</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="E7" s="15">
+        <v>16.0</v>
+      </c>
+      <c r="F7" s="15">
+        <v>22.0</v>
+      </c>
+      <c r="G7" s="15">
+        <v>26.0</v>
+      </c>
+      <c r="H7" s="15">
+        <v>36.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>15.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>14.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>32.0</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="15">
+        <v>5.0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>7.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>173.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C8" s="7">
+        <v>2466</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>39.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="C9" s="7">
+        <v>2536</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>8.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C10" s="7">
+        <v>4234</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="P10" s="21">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C11" s="7">
+        <v>2325</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="21">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4112</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C13" s="7">
+        <v>1756</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P21"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4126</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>10.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>15.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4236</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E6" s="14">
+        <v>24.0</v>
+      </c>
+      <c r="F6" s="14">
+        <v>22.0</v>
+      </c>
+      <c r="G6" s="14">
+        <v>10.0</v>
+      </c>
+      <c r="H6" s="14">
+        <v>24.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>16.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>16.0</v>
+      </c>
+      <c r="L6" s="14">
+        <v>20.0</v>
+      </c>
+      <c r="M6" s="14">
+        <v>24.0</v>
+      </c>
+      <c r="N6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>13.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>186.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4058</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="15">
+        <v>9.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="15">
+        <v>15.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>15.0</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="15">
+        <v>3.0</v>
+      </c>
+      <c r="L7" s="15">
+        <v>26.0</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="15">
+        <v>6.0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>15.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>89.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C8" s="7">
+        <v>4124</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="G8" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="J8" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C9" s="7">
+        <v>4256</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E9" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="I9" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>69.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C10" s="7">
+        <v>4125</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="G10" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="M10" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>56.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C11" s="7">
+        <v>4237</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="G11" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="H11" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="I11" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="N11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="21">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4288</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="H12" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="M12" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>36.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C13" s="7">
+        <v>4258</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L13" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="M13" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="N13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" s="21">
+        <v>35.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="7">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C14" s="7">
+        <v>4271</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E14" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="F14" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L14" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="M14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P14" s="21">
+        <v>34.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="7">
+        <v>11</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C15" s="7">
+        <v>4295</v>
+      </c>
+      <c r="D15" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="I15" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="J15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O15" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="P15" s="21">
+        <v>31.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="7">
+        <v>12</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C16" s="7">
+        <v>4257</v>
+      </c>
+      <c r="D16" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E16" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P16" s="21">
+        <v>29.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="7">
+        <v>13</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C17" s="7">
+        <v>4239</v>
+      </c>
+      <c r="D17" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="I17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L17" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="M17" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="N17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O17" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="P17" s="21">
+        <v>26.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="7">
+        <v>14</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C18" s="7">
+        <v>4238</v>
+      </c>
+      <c r="D18" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E18" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="H18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P18" s="21">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" s="7">
+        <v>15</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C19" s="7">
+        <v>4262</v>
+      </c>
+      <c r="D19" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="G19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N19" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="O19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P19" s="21">
+        <v>18.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="7">
+        <v>16</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C20" s="7">
+        <v>4255</v>
+      </c>
+      <c r="D20" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I20" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="J20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P20" s="21">
+        <v>9.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" s="7">
+        <v>17</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C21" s="7">
+        <v>4185</v>
+      </c>
+      <c r="D21" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N21" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="O21" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="P21" s="21">
+        <v>9.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P20"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4233</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>4.0</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="13">
+        <v>11.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="M5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="13">
+        <v>2.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4114</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="14">
+        <v>60.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="14">
+        <v>15.0</v>
+      </c>
+      <c r="H6" s="14">
+        <v>16.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>22.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>9.0</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>136.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2968</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="15">
+        <v>1.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="15">
+        <v>16.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>13.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>26.0</v>
+      </c>
+      <c r="L7" s="15">
+        <v>29.0</v>
+      </c>
+      <c r="M7" s="15">
+        <v>20.0</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C8" s="7">
+        <v>4221</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="K8" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="L8" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>91.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C9" s="7">
+        <v>4038</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E9" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="G9" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="H9" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="N9" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="O9" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="P9" s="21">
+        <v>83.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="C10" s="7">
+        <v>4246</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E10" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="I10" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="J10" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="C11" s="7">
+        <v>4025</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="L11" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="21">
+        <v>57.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4015</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="G12" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="M12" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>46.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="C13" s="7">
+        <v>4227</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E13" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="I13" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="J13" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="K13" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" s="21">
+        <v>43.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="7">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="C14" s="7">
+        <v>1770</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L14" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="M14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="O14" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="P14" s="21">
+        <v>34.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="7">
+        <v>11</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C15" s="7">
+        <v>4230</v>
+      </c>
+      <c r="D15" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E15" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="I15" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="J15" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="K15" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="L15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P15" s="21">
+        <v>32.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="7">
+        <v>12</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="C16" s="7">
+        <v>4014</v>
+      </c>
+      <c r="D16" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="G16" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="H16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P16" s="21">
+        <v>18.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="7">
+        <v>13</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C17" s="7">
+        <v>3938</v>
+      </c>
+      <c r="D17" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M17" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="N17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P17" s="21">
+        <v>16.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="7">
+        <v>14</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C18" s="7">
+        <v>4319</v>
+      </c>
+      <c r="D18" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K18" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="L18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P18" s="21">
+        <v>13.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" s="7">
+        <v>15</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="C19" s="7">
+        <v>4229</v>
+      </c>
+      <c r="D19" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="I19" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="J19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P19" s="21">
+        <v>9.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="7">
+        <v>16</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="C20" s="7">
+        <v>4254</v>
+      </c>
+      <c r="D20" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E20" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="F20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P20" s="21">
+        <v>8.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P13"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4244</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="13">
+        <v>18.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="13">
+        <v>18.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>24.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>40.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>9.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>9.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>173.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C6" s="5">
+        <v>3954</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="14">
+        <v>18.0</v>
+      </c>
+      <c r="G6" s="14">
+        <v>36.0</v>
+      </c>
+      <c r="H6" s="14">
+        <v>11.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>15.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>22.0</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="14">
+        <v>24.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>32.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>158.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2506</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="15">
+        <v>24.0</v>
+      </c>
+      <c r="F7" s="15">
+        <v>9.0</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="15">
+        <v>13.0</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="15">
+        <v>60.0</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="15">
+        <v>16.0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>20.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>142.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="C8" s="7">
+        <v>2796</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E8" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="F8" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="G8" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="H8" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="I8" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>93.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="C9" s="7">
+        <v>4263</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>36.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="C10" s="7">
+        <v>3864</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>22.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C11" s="7">
+        <v>2503</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="N11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="21">
+        <v>10.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="C12" s="7">
+        <v>2481</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="C13" s="7">
+        <v>4251</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P10"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1974</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>40.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>32.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>413.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4241</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E6" s="14">
+        <v>100.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>15.0</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="14">
+        <v>12.0</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="14">
+        <v>7.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>24.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>158.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="C7" s="6">
+        <v>1962</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="15">
+        <v>9.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>7.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>7.0</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>23.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="C8" s="7">
+        <v>1960</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="C9" s="7">
+        <v>1971</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="P9" s="21">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C10" s="7">
+        <v>3689</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P12"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2137</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>24.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>233.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2142</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="14">
+        <v>11.0</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>13.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>5.0</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="14">
+        <v>40.0</v>
+      </c>
+      <c r="M6" s="14">
+        <v>22.0</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>91.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2141</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="E7" s="15">
+        <v>7.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="15">
+        <v>8.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>14.0</v>
+      </c>
+      <c r="L7" s="15">
+        <v>24.0</v>
+      </c>
+      <c r="M7" s="15">
+        <v>18.0</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>71.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="C8" s="7">
+        <v>3885</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E8" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="M8" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C9" s="7">
+        <v>2139</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="K9" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="O9" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="P9" s="21">
+        <v>42.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="C10" s="7">
+        <v>2745</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="K10" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="P10" s="21">
+        <v>31.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C11" s="7">
+        <v>2147</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="21">
+        <v>7.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="C12" s="7">
+        <v>3610</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>2.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P12"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2091</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="13">
+        <v>2.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>24.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>20.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>6.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>20.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>18.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>205.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4049</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="14">
+        <v>26.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>20.0</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="14">
+        <v>18.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>29.0</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="14">
+        <v>9.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>102.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2787</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="15">
+        <v>50.0</v>
+      </c>
+      <c r="F7" s="15">
+        <v>13.0</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="15">
+        <v>6.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>15.0</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>84.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C8" s="7">
+        <v>4048</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E8" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="J8" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="K8" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="C9" s="7">
+        <v>4280</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E9" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C10" s="7">
+        <v>4268</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="C11" s="7">
+        <v>2788</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="21">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="C12" s="7">
+        <v>2452</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E12" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>2.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P8"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4026</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2011</v>
+      </c>
+      <c r="E5" s="13">
+        <v>11.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>15.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>20.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>16.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>40.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>24.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>7.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>16.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>207.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4000</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="14">
+        <v>29.0</v>
+      </c>
+      <c r="F6" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="14">
+        <v>9.0</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="14">
+        <v>32.0</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>5.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>82.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4242</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="15">
+        <v>32.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="15">
+        <v>14.0</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>46.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="C8" s="7">
+        <v>4150</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>25.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P14"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4208</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>12.0</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="13">
+        <v>9.0</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>11.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>11.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>120.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4212</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E6" s="14">
+        <v>12.0</v>
+      </c>
+      <c r="F6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="G6" s="14">
+        <v>9.0</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="14">
+        <v>10.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>1.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>46.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4102</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="E7" s="15">
+        <v>6.0</v>
+      </c>
+      <c r="F7" s="15">
+        <v>14.0</v>
+      </c>
+      <c r="G7" s="15">
+        <v>15.0</v>
+      </c>
+      <c r="H7" s="15">
+        <v>5.0</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="C8" s="7">
+        <v>4217</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E8" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>38.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="C9" s="7">
+        <v>4210</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E9" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="L9" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="M9" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>37.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="C10" s="7">
+        <v>4171</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>31.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C11" s="7">
+        <v>4285</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="O11" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="P11" s="21">
+        <v>16.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4213</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>10.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="C13" s="7">
+        <v>4169</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" s="21">
+        <v>8.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="7">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C14" s="7">
+        <v>4211</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P14" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P8"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4033</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2011</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>5.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>12.0</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="M5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>4.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>11.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>202.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4030</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="14">
+        <v>24.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>18.0</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="14">
+        <v>20.0</v>
+      </c>
+      <c r="N6" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>16.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>81.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4286</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="15">
+        <v>12.0</v>
+      </c>
+      <c r="G7" s="15">
+        <v>7.0</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="15">
+        <v>1.0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>5.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C8" s="7">
+        <v>4290</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>14.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P19"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2373</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="M5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>636.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" s="5">
+        <v>1732</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="14">
+        <v>100.0</v>
+      </c>
+      <c r="F6" s="14">
+        <v>26.0</v>
+      </c>
+      <c r="G6" s="14">
+        <v>50.0</v>
+      </c>
+      <c r="H6" s="14">
+        <v>50.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>45.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>45.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>80.0</v>
+      </c>
+      <c r="L6" s="14">
+        <v>80.0</v>
+      </c>
+      <c r="M6" s="14">
+        <v>60.0</v>
+      </c>
+      <c r="N6" s="14">
+        <v>60.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>40.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>636.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4274</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="15">
+        <v>50.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="15">
+        <v>80.0</v>
+      </c>
+      <c r="H7" s="15">
+        <v>80.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>60.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>100.0</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="15">
+        <v>100.0</v>
+      </c>
+      <c r="M7" s="15">
+        <v>80.0</v>
+      </c>
+      <c r="N7" s="15">
+        <v>40.0</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>590.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" s="7">
+        <v>2217</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E8" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="F8" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="16">
+        <v>80.0</v>
+      </c>
+      <c r="I8" s="16">
+        <v>80.0</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="16">
+        <v>80.0</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="N8" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>375.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" s="7">
+        <v>3115</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="G9" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="H9" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="I9" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="L9" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="O9" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="P9" s="21">
+        <v>373.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C10" s="7">
+        <v>4275</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E10" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="F10" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="G10" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="J10" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="K10" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="O10" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="P10" s="21">
+        <v>254.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C11" s="7">
+        <v>4129</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E11" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="H11" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="I11" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="J11" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="K11" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="L11" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="M11" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="N11" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="O11" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="P11" s="21">
+        <v>249.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C12" s="7">
+        <v>2374</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E12" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="F12" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="I12" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="J12" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="K12" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="N12" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="O12" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="P12" s="21">
+        <v>247.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="C13" s="7">
+        <v>3957</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E13" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="F13" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="I13" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="J13" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="K13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="O13" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="P13" s="21">
+        <v>245.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="7">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="7">
+        <v>4013</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E14" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="F14" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="I14" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="J14" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="K14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L14" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="M14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="O14" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="P14" s="21">
+        <v>219.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="7">
+        <v>11</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="7">
+        <v>1911</v>
+      </c>
+      <c r="D15" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="G15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J15" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="K15" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="L15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M15" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="N15" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="O15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P15" s="21">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="7">
+        <v>12</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="7">
+        <v>3120</v>
+      </c>
+      <c r="D16" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F16" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="G16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="I16" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="J16" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="K16" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="L16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N16" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="O16" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="P16" s="21">
+        <v>203.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="7">
+        <v>13</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C17" s="7">
+        <v>2173</v>
+      </c>
+      <c r="D17" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="G17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I17" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="J17" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="K17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N17" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="O17" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="P17" s="21">
+        <v>191.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="7">
+        <v>14</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18" s="7">
+        <v>3359</v>
+      </c>
+      <c r="D18" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E18" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="H18" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="I18" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="J18" s="16">
+        <v>80.0</v>
+      </c>
+      <c r="K18" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="L18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N18" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="O18" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="P18" s="21">
+        <v>188.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" s="7">
+        <v>15</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C19" s="7">
+        <v>4111</v>
+      </c>
+      <c r="D19" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G19" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="H19" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="I19" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="J19" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="K19" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="L19" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="M19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N19" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="O19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P19" s="21">
+        <v>119.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P12"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="C5" s="4">
+        <v>3985</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="13">
+        <v>13.0</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="13">
+        <v>4.0</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="M5" s="13">
+        <v>32.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>16.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>14.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>108.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="C6" s="5">
+        <v>3980</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="14">
+        <v>40.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>6.0</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="14">
+        <v>8.0</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>68.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4183</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="15">
+        <v>12.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="15">
+        <v>3.0</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="15">
+        <v>5.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>2.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>1.0</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="15">
+        <v>10.0</v>
+      </c>
+      <c r="N7" s="15">
+        <v>6.0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>8.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>47.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="C8" s="7">
+        <v>3989</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E8" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="M8" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="N8" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>30.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="C9" s="7">
+        <v>3988</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="G9" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>24.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="C10" s="7">
+        <v>3990</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E10" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="C11" s="7">
+        <v>4248</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E11" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="21">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4163</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>2.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P8"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1720</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="13">
+        <v>40.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>15.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>9.0</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="13">
+        <v>8.0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="M5" s="13">
+        <v>14.0</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>108.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="C6" s="5">
+        <v>1695</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="G6" s="14">
+        <v>26.0</v>
+      </c>
+      <c r="H6" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>5.0</v>
+      </c>
+      <c r="L6" s="14">
+        <v>32.0</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>84.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2371</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="15">
+        <v>3.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="15">
+        <v>32.0</v>
+      </c>
+      <c r="H7" s="15">
+        <v>2.0</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="15">
+        <v>24.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>15.0</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>76.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C8" s="7">
+        <v>3371</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="K8" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>22.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P10"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4142</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="13">
+        <v>32.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>10.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>10.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>7.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>16.0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>20.0</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="13">
+        <v>6.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>101.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4162</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="14">
+        <v>12.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>16.0</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="14">
+        <v>26.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>12.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="C7" s="6">
+        <v>572</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="15">
+        <v>7.0</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="15">
+        <v>13.0</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="15">
+        <v>5.0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>16.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>41.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="C8" s="7">
+        <v>4144</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="C9" s="7">
+        <v>4317</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>18.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="C10" s="7">
+        <v>4252</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="P10" s="21">
+        <v>11.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P14"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C5" s="4">
+        <v>3933</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>5.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>13.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>24.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>9.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>13.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4119</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="M6" s="14">
+        <v>13.0</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>27.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4121</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2010</v>
+      </c>
+      <c r="E7" s="15">
+        <v>16.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="15">
+        <v>3.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>19.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="C8" s="7">
+        <v>4120</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>11.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C9" s="7">
+        <v>4020</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E9" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>9.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C10" s="7">
+        <v>4021</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>8.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C11" s="7">
+        <v>4276</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E11" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="21">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4118</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="C13" s="7">
+        <v>4277</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="7">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C14" s="7">
+        <v>4019</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P14" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P7"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1828</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="13">
+        <v>3.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>24.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>32.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="13">
+        <v>7.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>182.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="C6" s="5">
+        <v>1734</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="14">
+        <v>5.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="14">
+        <v>9.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>12.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2134</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="15">
+        <v>4.0</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="15">
+        <v>20.0</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>24.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P9"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2357</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2011</v>
+      </c>
+      <c r="E5" s="13">
+        <v>3.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>32.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>7.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>6.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>11.0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>32.0</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>11.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>14.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="C6" s="5">
+        <v>3121</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="14">
+        <v>12.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="M6" s="14">
+        <v>6.0</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>32.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4249</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2010</v>
+      </c>
+      <c r="E7" s="15">
+        <v>26.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>26.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C8" s="7">
+        <v>2358</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>22.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C9" s="7">
+        <v>3945</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P12"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2220</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2011</v>
+      </c>
+      <c r="E5" s="13">
+        <v>20.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>3.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>6.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>7.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>16.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>18.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>13.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>9.0</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>92.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2226</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="14">
+        <v>8.0</v>
+      </c>
+      <c r="G6" s="14">
+        <v>11.0</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="14">
+        <v>32.0</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>51.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="C7" s="6">
+        <v>3056</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="15">
+        <v>32.0</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>32.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="C8" s="7">
+        <v>1923</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E8" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>31.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C9" s="7">
+        <v>2605</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="7">
+        <v>2168</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>10.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C11" s="7">
+        <v>4203</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C12" s="7">
+        <v>1667</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P9"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4117</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="13">
+        <v>8.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>16.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>40.0</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>176.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2651</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="14">
+        <v>45.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4116</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="15">
+        <v>15.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>15.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C8" s="7">
+        <v>2650</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C9" s="7">
+        <v>2392</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P5"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1762</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>20.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>15.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>18.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>24.0</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>236.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P5"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1689</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2011</v>
+      </c>
+      <c r="E5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>32.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>9.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>9.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>15.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>10.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>9.0</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>209.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P16"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1744</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="M5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2762</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="14">
+        <v>32.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="14">
+        <v>100.0</v>
+      </c>
+      <c r="H6" s="14">
+        <v>100.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>100.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>80.0</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="14">
+        <v>80.0</v>
+      </c>
+      <c r="N6" s="14">
+        <v>100.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>100.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>692.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="C7" s="6">
+        <v>1675</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2010</v>
+      </c>
+      <c r="E7" s="15">
+        <v>13.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="15">
+        <v>80.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>60.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>40.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>100.0</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="15">
+        <v>45.0</v>
+      </c>
+      <c r="N7" s="15">
+        <v>80.0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>50.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>468.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C8" s="7">
+        <v>2335</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="G8" s="16">
+        <v>80.0</v>
+      </c>
+      <c r="H8" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="I8" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="J8" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="K8" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>310.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="C9" s="7">
+        <v>2079</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="O9" s="16">
+        <v>100.0</v>
+      </c>
+      <c r="P9" s="21">
+        <v>199.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1989</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E10" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="H10" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="I10" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="O10" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="P10" s="21">
+        <v>187.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C11" s="7">
+        <v>1741</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="G11" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="H11" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="I11" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="N11" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="O11" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="P11" s="21">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4279</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="O12" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="P12" s="21">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C13" s="7">
+        <v>2344</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="O13" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="P13" s="21">
+        <v>84.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="7">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" s="7">
+        <v>4235</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E14" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="I14" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="J14" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="K14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P14" s="21">
+        <v>62.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="7">
+        <v>11</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C15" s="7">
+        <v>4137</v>
+      </c>
+      <c r="D15" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E15" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="H15" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="I15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M15" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="N15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P15" s="21">
+        <v>54.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="7">
+        <v>12</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" s="7">
+        <v>2027</v>
+      </c>
+      <c r="D16" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E16" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="I16" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="J16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="L16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P16" s="21">
+        <v>53.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P6"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4198</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>12.0</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>32.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>197.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="C6" s="5">
+        <v>3462</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="14">
+        <v>10.0</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>10.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P9"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1727</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>40.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>14.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>13.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>24.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>187.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="C6" s="5">
+        <v>3113</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>14.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4273</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="E7" s="15">
+        <v>5.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="C8" s="7">
+        <v>3136</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C9" s="7">
+        <v>4272</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P8"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="C5" s="4">
+        <v>3999</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>134.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4312</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="14">
+        <v>12.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="14">
+        <v>12.0</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>27.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4094</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="15">
+        <v>20.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>7.0</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>27.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="C8" s="7">
+        <v>4311</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>12.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P6"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2118</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="13">
+        <v>15.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>16.0</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="13">
+        <v>16.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>18.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>113.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2115</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E6" s="14">
+        <v>8.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>29.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>13.0</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="14">
+        <v>20.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>16.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>86.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P6"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1810</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="13">
+        <v>32.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>14.0</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="13">
+        <v>24.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>173.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="C6" s="5">
+        <v>1712</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P7"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4200</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>14.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>40.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>13.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>10.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>135.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4219</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="14">
+        <v>13.0</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>13.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4315</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2010</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="15">
+        <v>4.0</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>4.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P5"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2020</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>32.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>24.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>4.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>8.0</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="13">
+        <v>18.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>20.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>15.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>9.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>130.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P5"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4182</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="13">
+        <v>40.0</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="13">
+        <v>18.0</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>32.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>119.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P6"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4168</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>14.0</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>7.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>11.0</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>61.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4299</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>8.0</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="14">
+        <v>36.0</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>58.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P7"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4131</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>71.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2172</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="14">
+        <v>10.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="14">
+        <v>11.0</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>21.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="C7" s="6">
+        <v>3187</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="15">
+        <v>9.0</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>9.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P22"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2568</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>22.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>325.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4270</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E6" s="14">
+        <v>24.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>5.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>11.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>36.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>24.0</v>
+      </c>
+      <c r="L6" s="14">
+        <v>60.0</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="14">
+        <v>80.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>60.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2547</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="E7" s="15">
+        <v>22.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="15">
+        <v>22.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>36.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>40.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>26.0</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="15">
+        <v>100.0</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="15">
+        <v>50.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>296.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="C8" s="7">
+        <v>3951</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E8" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="F8" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="G8" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="K8" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="L8" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>277.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C9" s="7">
+        <v>2578</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E9" s="16">
+        <v>100.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="G9" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="N9" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>203.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" s="7">
+        <v>4046</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="I10" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="L10" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>173.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="C11" s="7">
+        <v>4261</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E11" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="L11" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="21">
+        <v>143.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C12" s="7">
+        <v>2552</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="J12" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="M12" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="N12" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="O12" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="P12" s="21">
+        <v>136.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="C13" s="7">
+        <v>1919</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E13" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="F13" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="G13" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" s="21">
+        <v>135.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="7">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C14" s="7">
+        <v>4143</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E14" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="F14" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="G14" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="H14" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="I14" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="J14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="O14" s="16">
+        <v>60.0</v>
+      </c>
+      <c r="P14" s="21">
+        <v>133.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="7">
+        <v>11</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C15" s="7">
+        <v>1851</v>
+      </c>
+      <c r="D15" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="16">
+        <v>80.0</v>
+      </c>
+      <c r="G15" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="H15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P15" s="21">
+        <v>125.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="7">
+        <v>12</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C16" s="7">
+        <v>2549</v>
+      </c>
+      <c r="D16" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E16" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="F16" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="G16" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="H16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J16" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="K16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N16" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="O16" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="P16" s="21">
+        <v>123.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="7">
+        <v>13</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="C17" s="7">
+        <v>4149</v>
+      </c>
+      <c r="D17" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="I17" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="J17" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="K17" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="L17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M17" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N17" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="O17" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="P17" s="21">
+        <v>98.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="7">
+        <v>14</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C18" s="7">
+        <v>4259</v>
+      </c>
+      <c r="D18" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="G18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K18" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="L18" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="M18" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="N18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O18" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P18" s="21">
+        <v>92.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" s="7">
+        <v>15</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C19" s="7">
+        <v>1870</v>
+      </c>
+      <c r="D19" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E19" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="F19" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="G19" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="H19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M19" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="N19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O19" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P19" s="21">
+        <v>89.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="7">
+        <v>16</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C20" s="7">
+        <v>1882</v>
+      </c>
+      <c r="D20" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="G20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M20" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="N20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O20" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P20" s="21">
+        <v>66.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" s="7">
+        <v>17</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C21" s="7">
+        <v>2584</v>
+      </c>
+      <c r="D21" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E21" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="F21" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="G21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O21" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P21" s="21">
+        <v>46.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" s="7">
+        <v>18</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="C22" s="7">
+        <v>2548</v>
+      </c>
+      <c r="D22" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J22" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="K22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L22" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="M22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O22" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P22" s="21">
+        <v>34.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P7"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4306</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="13">
+        <v>2.0</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="M5" s="13">
+        <v>16.0</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>47.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4304</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>24.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>6.0</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>30.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4305</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="15">
+        <v>18.0</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>18.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P5"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="C5" s="4">
+        <v>3944</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="13">
+        <v>1.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="13">
+        <v>20.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>57.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P7"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1884</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>15.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>18.0</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>33.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2156</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>9.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>7.0</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>16.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="C7" s="6">
+        <v>3331</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="15">
+        <v>5.0</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>5.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P5"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2249</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>18.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>54.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P5"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4108</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>50.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P6"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1817</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="13">
+        <v>13.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>12.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>6.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>16.0</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>47.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="C6" s="5">
+        <v>1816</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P6"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4158</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>10.0</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>16.0</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>26.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4076</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2011</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="14">
+        <v>10.0</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>10.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P6"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4300</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>18.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>14.0</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>32.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="C6" s="5">
+        <v>1802</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2013</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P6"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="C5" s="4">
+        <v>3360</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2011</v>
+      </c>
+      <c r="E5" s="13">
+        <v>24.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>24.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4061</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P7"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="C5" s="4">
+        <v>3973</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="13">
+        <v>14.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>14.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2712</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="14">
+        <v>5.0</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" s="19">
+        <v>8.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="C7" s="6">
+        <v>2726</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" s="20">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P12"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C5" s="4">
+        <v>3391</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="13">
+        <v>40.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>26.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>527.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4016</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E6" s="14">
+        <v>45.0</v>
+      </c>
+      <c r="F6" s="14">
+        <v>40.0</v>
+      </c>
+      <c r="G6" s="14">
+        <v>80.0</v>
+      </c>
+      <c r="H6" s="14">
+        <v>45.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>50.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="L6" s="14">
+        <v>32.0</v>
+      </c>
+      <c r="M6" s="14">
+        <v>15.0</v>
+      </c>
+      <c r="N6" s="14">
+        <v>11.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>12.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>337.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="C7" s="6">
+        <v>3389</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2012</v>
+      </c>
+      <c r="E7" s="15">
+        <v>60.0</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="15">
+        <v>36.0</v>
+      </c>
+      <c r="H7" s="15">
+        <v>10.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>29.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>29.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>60.0</v>
+      </c>
+      <c r="L7" s="15">
+        <v>36.0</v>
+      </c>
+      <c r="M7" s="15">
+        <v>29.0</v>
+      </c>
+      <c r="N7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" s="15">
+        <v>24.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>313.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C8" s="7">
+        <v>1775</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="G8" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="H8" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="I8" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="J8" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>269.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C9" s="7">
+        <v>1898</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E9" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="G9" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="H9" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="I9" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="J9" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="K9" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="L9" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="M9" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="N9" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="O9" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="P9" s="21">
+        <v>262.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1776</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="H10" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="I10" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="16">
+        <v>45.0</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="N10" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="O10" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="P10" s="21">
+        <v>212.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C11" s="7">
+        <v>4278</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="I11" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="J11" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="K11" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="N11" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="O11" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="P11" s="21">
+        <v>79.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4291</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="G12" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="O12" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="P12" s="21">
+        <v>61.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P5"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4250</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2013</v>
+      </c>
+      <c r="E5" s="13">
+        <v>3.0</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="13">
+        <v>9.0</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" s="18">
+        <v>12.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P12"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C5" s="4">
+        <v>4103</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>770.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C6" s="5">
+        <v>2667</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E6" s="14">
+        <v>11.0</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="14">
+        <v>36.0</v>
+      </c>
+      <c r="H6" s="14">
+        <v>40.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>80.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>60.0</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="14">
+        <v>60.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>50.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>337.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4303</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="15">
+        <v>60.0</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="15">
+        <v>50.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>29.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>32.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>40.0</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="15">
+        <v>60.0</v>
+      </c>
+      <c r="N7" s="15">
+        <v>22.0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>29.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>322.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C8" s="7">
+        <v>2666</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E8" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="F8" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="I8" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="J8" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="N8" s="16">
+        <v>50.0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>232.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="C9" s="7">
+        <v>2117</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E9" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="G9" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="H9" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="I9" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="J9" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="K9" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="L9" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="O9" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="P9" s="21">
+        <v>201.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C10" s="7">
+        <v>1789</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E10" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="I10" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="J10" s="16">
+        <v>12.0</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>58.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C11" s="7">
+        <v>2663</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="O11" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="P11" s="21">
+        <v>56.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4222</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P12"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1805</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="13">
+        <v>40.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>860.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C6" s="5">
+        <v>1815</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2010</v>
+      </c>
+      <c r="E6" s="14">
+        <v>40.0</v>
+      </c>
+      <c r="F6" s="14">
+        <v>50.0</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>45.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>40.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>50.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>32.0</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="14">
+        <v>45.0</v>
+      </c>
+      <c r="N6" s="14">
+        <v>80.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>80.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>462.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4225</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="15">
+        <v>80.0</v>
+      </c>
+      <c r="F7" s="15">
+        <v>29.0</v>
+      </c>
+      <c r="G7" s="15">
+        <v>14.0</v>
+      </c>
+      <c r="H7" s="15">
+        <v>1.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>1.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>8.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>11.0</v>
+      </c>
+      <c r="L7" s="15">
+        <v>20.0</v>
+      </c>
+      <c r="M7" s="15">
+        <v>14.0</v>
+      </c>
+      <c r="N7" s="15">
+        <v>12.0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>4.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>194.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="C8" s="7">
+        <v>3107</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E8" s="16">
+        <v>3.0</v>
+      </c>
+      <c r="F8" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="G8" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="H8" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="I8" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="J8" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="K8" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="L8" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" s="21">
+        <v>146.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="C9" s="7">
+        <v>2238</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="16">
+        <v>32.0</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="K9" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="16">
+        <v>40.0</v>
+      </c>
+      <c r="O9" s="16">
+        <v>29.0</v>
+      </c>
+      <c r="P9" s="21">
+        <v>125.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C10" s="7">
+        <v>2944</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E10" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="N10" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="O10" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="P10" s="21">
+        <v>65.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C11" s="7">
+        <v>2945</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E11" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="F11" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="G11" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" s="21">
+        <v>39.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="7">
+        <v>1767</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="M12" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="N12" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="O12" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="P12" s="21">
+        <v>29.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P14"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1988</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2010</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="M5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>45.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>29.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>694.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C6" s="5">
+        <v>4153</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="14">
+        <v>45.0</v>
+      </c>
+      <c r="H6" s="14">
+        <v>32.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>11.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>40.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>45.0</v>
+      </c>
+      <c r="L6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="M6" s="14">
+        <v>45.0</v>
+      </c>
+      <c r="N6" s="14">
+        <v>45.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>80.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>343.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4313</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2013</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="15">
+        <v>50.0</v>
+      </c>
+      <c r="I7" s="15">
+        <v>20.0</v>
+      </c>
+      <c r="J7" s="15">
+        <v>50.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>60.0</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="15">
+        <v>20.0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>22.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>222.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C8" s="7">
+        <v>4044</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="16">
+        <v>18.0</v>
+      </c>
+      <c r="I8" s="16">
+        <v>14.0</v>
+      </c>
+      <c r="J8" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="K8" s="16">
+        <v>20.0</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>124.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C9" s="7">
+        <v>4045</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E9" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="F9" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="G9" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="H9" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="I9" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="J9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="21">
+        <v>102.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C10" s="7">
+        <v>4155</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="I10" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="J10" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="K10" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" s="21">
+        <v>76.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="C11" s="7">
+        <v>4293</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2013</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="16">
+        <v>5.0</v>
+      </c>
+      <c r="L11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="O11" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="P11" s="21">
+        <v>51.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4154</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="16">
+        <v>26.0</v>
+      </c>
+      <c r="I12" s="16">
+        <v>16.0</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>42.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C13" s="7">
+        <v>4147</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="O13" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="P13" s="21">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="7">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C14" s="7">
+        <v>4096</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I14" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="J14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="P14" s="21">
+        <v>21.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P16"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:P16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="14" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="14" customWidth="true" style="0"/>
+    <col min="15" max="15" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" s="22" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="120">
+      <c r="A4" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C5" s="4">
+        <v>1760</v>
+      </c>
+      <c r="D5" s="4">
+        <v>2012</v>
+      </c>
+      <c r="E5" s="13">
+        <v>13.0</v>
+      </c>
+      <c r="F5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="G5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="J5" s="13">
+        <v>50.0</v>
+      </c>
+      <c r="K5" s="13">
+        <v>36.0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="M5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="N5" s="13">
+        <v>60.0</v>
+      </c>
+      <c r="O5" s="13">
+        <v>80.0</v>
+      </c>
+      <c r="P5" s="18">
+        <v>649.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="C6" s="5">
+        <v>3099</v>
+      </c>
+      <c r="D6" s="5">
+        <v>2012</v>
+      </c>
+      <c r="E6" s="14">
+        <v>100.0</v>
+      </c>
+      <c r="F6" s="14">
+        <v>24.0</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="14">
+        <v>13.0</v>
+      </c>
+      <c r="I6" s="14">
+        <v>14.0</v>
+      </c>
+      <c r="J6" s="14">
+        <v>20.0</v>
+      </c>
+      <c r="K6" s="14">
+        <v>20.0</v>
+      </c>
+      <c r="L6" s="14">
+        <v>40.0</v>
+      </c>
+      <c r="M6" s="14">
+        <v>26.0</v>
+      </c>
+      <c r="N6" s="14">
+        <v>50.0</v>
+      </c>
+      <c r="O6" s="14">
+        <v>20.0</v>
+      </c>
+      <c r="P6" s="19">
+        <v>327.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="C7" s="6">
+        <v>4115</v>
+      </c>
+      <c r="D7" s="6">
+        <v>2011</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="15">
+        <v>11.0</v>
+      </c>
+      <c r="K7" s="15">
+        <v>22.0</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="M7" s="15">
+        <v>26.0</v>
+      </c>
+      <c r="N7" s="15">
+        <v>4.0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>7.0</v>
+      </c>
+      <c r="P7" s="20">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="7">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="C8" s="7">
+        <v>3098</v>
+      </c>
+      <c r="D8" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E8" s="16">
+        <v>36.0</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="P8" s="21">
+        <v>62.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C9" s="7">
+        <v>4006</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="I9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" s="16">
+        <v>10.0</v>
+      </c>
+      <c r="K9" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="L9" s="16">
+        <v>24.0</v>
+      </c>
+      <c r="M9" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="O9" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="P9" s="21">
+        <v>53.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="7">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="C10" s="7">
+        <v>4089</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2012</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L10" s="16">
+        <v>15.0</v>
+      </c>
+      <c r="M10" s="16">
+        <v>8.0</v>
+      </c>
+      <c r="N10" s="16">
+        <v>9.0</v>
+      </c>
+      <c r="O10" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="P10" s="21">
+        <v>42.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="7">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="C11" s="7">
+        <v>3919</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" s="16">
+        <v>4.0</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L11" s="16">
+        <v>22.0</v>
+      </c>
+      <c r="M11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N11" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O11" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="P11" s="21">
+        <v>28.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="7">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C12" s="7">
+        <v>4088</v>
+      </c>
+      <c r="D12" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="16">
+        <v>7.0</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M12" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="N12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O12" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" s="21">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="7">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C13" s="7">
+        <v>3039</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I13" s="16">
+        <v>2.0</v>
+      </c>
+      <c r="J13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="16">
+        <v>13.0</v>
+      </c>
+      <c r="N13" s="16">
+        <v>1.0</v>
+      </c>
+      <c r="O13" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" s="21">
+        <v>16.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="7">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="C14" s="7">
+        <v>4133</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M14" s="16">
+        <v>11.0</v>
+      </c>
+      <c r="N14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O14" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P14" s="21">
+        <v>11.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="7">
+        <v>11</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C15" s="7">
+        <v>3495</v>
+      </c>
+      <c r="D15" s="7">
+        <v>2010</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="G15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P15" s="21">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="7">
+        <v>12</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="C16" s="7">
+        <v>4152</v>
+      </c>
+      <c r="D16" s="7">
+        <v>2011</v>
+      </c>
+      <c r="E16" s="16">
+        <v>6.0</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="J16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="L16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="M16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="N16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="O16" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P16" s="21">
+        <v>6.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>50</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Worksheet</vt:lpstr>
+    <vt:vector size="50" baseType="lpstr">
+      <vt:lpstr>Zestawienie</vt:lpstr>
+      <vt:lpstr>PILCH SKI ACADEMY</vt:lpstr>
+      <vt:lpstr>KS SportUp</vt:lpstr>
+      <vt:lpstr>KS BESKIDY</vt:lpstr>
+      <vt:lpstr>BRG Bębenek Racing Group</vt:lpstr>
+      <vt:lpstr>KLUB SPORTOWY AZS ZAKOPANE</vt:lpstr>
+      <vt:lpstr>KKN SIEPRAW-SKI</vt:lpstr>
+      <vt:lpstr>KS SKIVEGAS STANEK RACE ACADEMY</vt:lpstr>
+      <vt:lpstr>Klub Sportowy Mikołajek</vt:lpstr>
+      <vt:lpstr>AMS MAGICSPORTS-RYSKALSKI</vt:lpstr>
+      <vt:lpstr>Warszawski Klub Narciarski</vt:lpstr>
+      <vt:lpstr>KS BiegunSport</vt:lpstr>
+      <vt:lpstr>BS Sport</vt:lpstr>
+      <vt:lpstr>Rusiński Ski-Max</vt:lpstr>
+      <vt:lpstr>KLUB SPORTOWY AS</vt:lpstr>
+      <vt:lpstr>KS YETI</vt:lpstr>
+      <vt:lpstr>UKS 28 KIELCE</vt:lpstr>
+      <vt:lpstr>UKN "LAWORTA"</vt:lpstr>
+      <vt:lpstr>KS Wielkopolska Szkoła Narciars</vt:lpstr>
+      <vt:lpstr>Klub Sportowy SZRENICA</vt:lpstr>
+      <vt:lpstr>Klub Sportowy LIVE</vt:lpstr>
+      <vt:lpstr>Stowarzyszenie Rekreacyjno-Spor</vt:lpstr>
+      <vt:lpstr>FROGS SKI&amp;SUN ŚWIERADÓW ZDRÓJ</vt:lpstr>
+      <vt:lpstr>STOWARZYSZENIE OCHMAN SKI RACE</vt:lpstr>
+      <vt:lpstr>KS GRODECKI SKI TEAM</vt:lpstr>
+      <vt:lpstr>KN GONDOLA KRYNICA</vt:lpstr>
+      <vt:lpstr>KS FRAJDA ZAKOPANE</vt:lpstr>
+      <vt:lpstr>FUNDACJA SPORT BEZ GRANIC MALCZ</vt:lpstr>
+      <vt:lpstr>KRAKOWSKIE STOWARZYSZENIE NARCI</vt:lpstr>
+      <vt:lpstr>KS "ŚNIEŻKA" KARPACZ</vt:lpstr>
+      <vt:lpstr>ŻYWIECKI KLUB NARCIARSKI</vt:lpstr>
+      <vt:lpstr>Sosen Ski Team Racing Departmen</vt:lpstr>
+      <vt:lpstr>KS SNPTT-1907</vt:lpstr>
+      <vt:lpstr>Sport Szok</vt:lpstr>
+      <vt:lpstr>KLUB SPORTOWY CDSport</vt:lpstr>
+      <vt:lpstr>MITANSKI ZAKOPANE</vt:lpstr>
+      <vt:lpstr>WTS DeSki</vt:lpstr>
+      <vt:lpstr>RACE STREFA</vt:lpstr>
+      <vt:lpstr>MKN ZRYW</vt:lpstr>
+      <vt:lpstr>Fundacja Potwory Klub Sportowy</vt:lpstr>
+      <vt:lpstr>ADVENTURE SKI TEAM</vt:lpstr>
+      <vt:lpstr>Sporteum Fundacja Promocji Spor</vt:lpstr>
+      <vt:lpstr>KS RACING KIDS</vt:lpstr>
+      <vt:lpstr>FUNDACJA YOUNG GUNS</vt:lpstr>
+      <vt:lpstr>KS Tatra SkiAcademy</vt:lpstr>
+      <vt:lpstr>NKS RASC</vt:lpstr>
+      <vt:lpstr>ANDRZEJ MAŁYSA "IKATUR" SKI CLU</vt:lpstr>
+      <vt:lpstr>MKS SKRZYCZNE SZCZYRK</vt:lpstr>
+      <vt:lpstr>UKS BRENNA GÓRKI</vt:lpstr>
+      <vt:lpstr>SIKRET GLIWICE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>System Rankingowy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Klasyfikacja klubowa MPP</dc:title>
-  <dc:description>Ranking kumulatywny</dc:description>
+  <dc:description>Ranking kumulatywny – zestawienie wydarzeń</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category>Sport</cp:category>
 </cp:coreProperties>
 </file>