--- v0 (2026-02-16)
+++ v1 (2026-04-07)
@@ -7,404 +7,497 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Mężczyźni - A0" sheetId="1" r:id="rId4"/>
     <sheet name="Mężczyźni - A1" sheetId="2" r:id="rId5"/>
     <sheet name="Mężczyźni - A2" sheetId="3" r:id="rId6"/>
     <sheet name="Mężczyźni - A3" sheetId="4" r:id="rId7"/>
     <sheet name="Mężczyźni - A4" sheetId="5" r:id="rId8"/>
     <sheet name="Mężczyźni - A5" sheetId="6" r:id="rId9"/>
     <sheet name="Mężczyźni - A6" sheetId="7" r:id="rId10"/>
     <sheet name="Mężczyźni - B10" sheetId="8" r:id="rId11"/>
     <sheet name="Mężczyźni - B11" sheetId="9" r:id="rId12"/>
     <sheet name="Mężczyźni - B7" sheetId="10" r:id="rId13"/>
     <sheet name="Mężczyźni - B8" sheetId="11" r:id="rId14"/>
     <sheet name="Mężczyźni - B9" sheetId="12" r:id="rId15"/>
     <sheet name="Kobiety - C0" sheetId="13" r:id="rId16"/>
     <sheet name="Kobiety - C1" sheetId="14" r:id="rId17"/>
     <sheet name="Kobiety - C2" sheetId="15" r:id="rId18"/>
-    <sheet name="Kobiety - C5" sheetId="16" r:id="rId19"/>
-[...3 lines deleted...]
-    <sheet name="Kobiety - D8" sheetId="20" r:id="rId23"/>
+    <sheet name="Kobiety - C3" sheetId="16" r:id="rId19"/>
+    <sheet name="Kobiety - C5" sheetId="17" r:id="rId20"/>
+    <sheet name="Kobiety - C6" sheetId="18" r:id="rId21"/>
+    <sheet name="Kobiety - D10" sheetId="19" r:id="rId22"/>
+    <sheet name="Kobiety - D7" sheetId="20" r:id="rId23"/>
+    <sheet name="Kobiety - D8" sheetId="21" r:id="rId24"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Puchar Zakopanego - Mężczyźni - A0</t>
   </si>
   <si>
     <t>Sezon: 2025/2026 | Typ licencji: PucharZakopanego</t>
   </si>
   <si>
     <t>Poz.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Licencja</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>XII PUCHAR ZAKOPANEGO AMATORÓW W NARCIARSTWIE ALPEJSKIM
 10.01.2026</t>
   </si>
   <si>
     <t>XII PUCHAR ZAKOPANEGO AMATORÓW W NARCIARSTWIE ALPEJSKIM
 01.02.2026</t>
   </si>
   <si>
+    <t>XII PUCHAR ZAKOPANEGO AMATORÓW W NARCIARSTWIE ALPEJSKIM
+15.03.2026</t>
+  </si>
+  <si>
     <t>Punkty</t>
   </si>
   <si>
     <t>Michał Porembski</t>
   </si>
   <si>
+    <t>Szymon Doliński</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Michał Janik</t>
   </si>
   <si>
     <t>Aleksander Pol</t>
   </si>
   <si>
-    <t>Szymon Doliński</t>
-[...4 lines deleted...]
-  <si>
     <t>Kacper Grudnik</t>
   </si>
   <si>
+    <t>Puch Piotr</t>
+  </si>
+  <si>
+    <t>Kępiński Wiktor</t>
+  </si>
+  <si>
     <t>Sebastian Pacyniak</t>
   </si>
   <si>
+    <t>Kula Łukasz</t>
+  </si>
+  <si>
+    <t>Witaszewski Paweł</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Mężczyźni - A1</t>
   </si>
   <si>
     <t>Wojciech Tomaszewski</t>
   </si>
   <si>
+    <t>Mieszko Kuczański</t>
+  </si>
+  <si>
     <t>Grzegorz Śliwa</t>
   </si>
   <si>
-    <t>Mieszko Kuczański</t>
-[...1 lines deleted...]
-  <si>
     <t>Przemysław Gał</t>
   </si>
   <si>
+    <t>Szarzec Mateusz</t>
+  </si>
+  <si>
+    <t>Michał Kostrz</t>
+  </si>
+  <si>
+    <t>Szarzec Sebastian</t>
+  </si>
+  <si>
     <t>Adrian Oleśniewicz</t>
   </si>
   <si>
-    <t>Michał Kostrz</t>
+    <t>Bachórz Grzegorz</t>
+  </si>
+  <si>
+    <t>Reczek Maciej</t>
+  </si>
+  <si>
+    <t>Długa Jan</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - A2</t>
   </si>
   <si>
     <t>Mateusz Żuchowski</t>
   </si>
   <si>
+    <t>Wąsowicz Wojciech</t>
+  </si>
+  <si>
     <t>Maciej Górecki</t>
   </si>
   <si>
+    <t>Mikołajczyk Maciej</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Mężczyźni - A3</t>
   </si>
   <si>
     <t>Aleksander Jasiński</t>
   </si>
   <si>
+    <t>Piotr Stolarczyk</t>
+  </si>
+  <si>
     <t>Jakub Bodziński</t>
   </si>
   <si>
-    <t>Piotr Stolarczyk</t>
-[...1 lines deleted...]
-  <si>
     <t>Tadeusz Stokłosa</t>
   </si>
   <si>
     <t>Dariusz Pacyniak</t>
   </si>
   <si>
+    <t>Tomasz Dyl</t>
+  </si>
+  <si>
+    <t>Dziurny Marcin</t>
+  </si>
+  <si>
+    <t>Ruchałowski Witold</t>
+  </si>
+  <si>
     <t>Witold Kowol</t>
   </si>
   <si>
-    <t>Tomasz Dyl</t>
+    <t>Tyrajski Tomasz</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - A4</t>
   </si>
   <si>
     <t>Wiktor Górecki</t>
   </si>
   <si>
+    <t>Dominik Trojanowski</t>
+  </si>
+  <si>
     <t>Leszek Mydlarz</t>
   </si>
   <si>
-    <t>Dominik Trojanowski</t>
+    <t>Bartman Maciej</t>
+  </si>
+  <si>
+    <t>Łukaszka Sławomir</t>
+  </si>
+  <si>
+    <t>Ruchałowski Jarosław</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - A5</t>
   </si>
   <si>
+    <t>Szymon Gąsienica</t>
+  </si>
+  <si>
     <t>Waldemar Lalik</t>
   </si>
   <si>
-    <t>Szymon Gąsienica</t>
+    <t>Adam Koczur</t>
+  </si>
+  <si>
+    <t>Miłosz Szwancyber</t>
   </si>
   <si>
     <t>Piotr Grudnik</t>
   </si>
   <si>
-    <t>Adam Koczur</t>
-[...1 lines deleted...]
-  <si>
     <t>Wawrzyniec Stachowski</t>
   </si>
   <si>
-    <t>Miłosz Szwancyber</t>
-[...1 lines deleted...]
-  <si>
     <t>Puchar Zakopanego - Mężczyźni - A6</t>
   </si>
   <si>
     <t>Tomasz Miśniakiewicz</t>
   </si>
   <si>
     <t>Michał Biernacik</t>
   </si>
   <si>
     <t>Grzegorz Dziarkowskki</t>
   </si>
   <si>
     <t>Piotr Niedbała</t>
   </si>
   <si>
+    <t>Piotr Porembski</t>
+  </si>
+  <si>
+    <t>Prośniak Krzysztof</t>
+  </si>
+  <si>
     <t>Dariusz Niklas</t>
   </si>
   <si>
-    <t>Piotr Porembski</t>
+    <t>Turowicz Piotr</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - B10</t>
   </si>
   <si>
     <t>Stanislaw Skory</t>
   </si>
   <si>
-    <t>Stanisław Skory</t>
+    <t>Żukowski Ludwik</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - B11</t>
   </si>
   <si>
     <t>Marian Soboński</t>
   </si>
   <si>
     <t>Zbigniew Wójciak</t>
   </si>
   <si>
     <t>Alfred Biel</t>
   </si>
   <si>
     <t>Rudolf Kutschera</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - B7</t>
   </si>
   <si>
     <t>Zbigniew Klich</t>
   </si>
   <si>
     <t>Hubert Wolski</t>
   </si>
   <si>
     <t>Janusz Luberda</t>
   </si>
   <si>
+    <t>Pandyra Maciej</t>
+  </si>
+  <si>
     <t>Peter Pawel Poneta</t>
   </si>
   <si>
+    <t>Kwieciński Stanisław</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Mężczyźni - B8</t>
   </si>
   <si>
     <t>Bartłomiej Kowalski</t>
   </si>
   <si>
     <t>Adam Cieślar</t>
   </si>
   <si>
     <t>Andrzej Brandys</t>
   </si>
   <si>
+    <t>Małysa Wiesław</t>
+  </si>
+  <si>
+    <t>Reczek Krzysztof</t>
+  </si>
+  <si>
+    <t>Tyrajski Krzysztof</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Mężczyźni - B9</t>
   </si>
   <si>
     <t>Marek Smetana</t>
   </si>
   <si>
+    <t>Andrzej Gomuliński</t>
+  </si>
+  <si>
     <t>Piotr Lamers</t>
   </si>
   <si>
-    <t>Andrzej Gomuliński</t>
-[...1 lines deleted...]
-  <si>
     <t>Andrzej Kaczmarczyk</t>
   </si>
   <si>
+    <t>Zbigniew Probulski</t>
+  </si>
+  <si>
     <t>Marek Ujejski</t>
   </si>
   <si>
     <t>Cezary Grunt</t>
   </si>
   <si>
-    <t>Zbigniew Probulski</t>
-[...1 lines deleted...]
-  <si>
     <t>Janusz Czelny</t>
   </si>
   <si>
     <t>Zbigniew Zbyszyński</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - C0</t>
   </si>
   <si>
     <t>Amelia Baranowska</t>
   </si>
   <si>
     <t>Wiktoria Kostrz</t>
   </si>
   <si>
+    <t>Klaudia Michura</t>
+  </si>
+  <si>
     <t>Weronika Zielińska</t>
   </si>
   <si>
-    <t>Kludia Michura</t>
-[...2 lines deleted...]
-    <t>Klaudia Michura</t>
+    <t>Łukaszka Emilia</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - C1</t>
   </si>
   <si>
     <t>Bianka Kich</t>
   </si>
   <si>
     <t>Karolina Moskała</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - C2</t>
   </si>
   <si>
     <t>Iwona Szafrańska</t>
   </si>
   <si>
+    <t>Wysokinska Jolanta</t>
+  </si>
+  <si>
+    <t>Małkowicz Malwina</t>
+  </si>
+  <si>
+    <t>Puchar Zakopanego - Kobiety - C3</t>
+  </si>
+  <si>
+    <t>Sitek-szywała Nina</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Kobiety - C5</t>
   </si>
   <si>
+    <t>Magdalena Góra</t>
+  </si>
+  <si>
     <t>Iwona Rodak</t>
   </si>
   <si>
-    <t>Magdalena Góra</t>
-[...1 lines deleted...]
-  <si>
     <t>Katarzyna Luterek</t>
   </si>
   <si>
     <t>Monika Szafran</t>
   </si>
   <si>
     <t>Katarzyna Łodzińska</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - C6</t>
   </si>
   <si>
     <t>Gosia Dobrowolska</t>
   </si>
   <si>
     <t>Anna Witowska-kostrz</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - D10</t>
   </si>
   <si>
     <t>Jadwiga Gołda</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - D7</t>
   </si>
   <si>
     <t>Małgorzata Sobolska</t>
   </si>
   <si>
+    <t>Tlałka-długosz Małgorzata</t>
+  </si>
+  <si>
     <t>Agnieszka Matuszyk</t>
+  </si>
+  <si>
+    <t>Durak Anna</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - D8</t>
   </si>
   <si>
     <t>Julitta Solecka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -479,51 +572,51 @@
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="45" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="2" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -819,3050 +912,3705 @@
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F10"/>
+      <selection activeCell="A4" sqref="A4:F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...2 lines deleted...]
-      <c r="C5" s="4" t="s">
+      <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
+      <c r="C5" s="6">
+        <v>80.0</v>
+      </c>
       <c r="D5" s="6">
-        <v>80.0</v>
+        <v>60.0</v>
       </c>
       <c r="E5" s="6">
-        <v>60.0</v>
+        <v>50.0</v>
       </c>
       <c r="F5" s="8">
-        <v>140.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...2 lines deleted...]
-      <c r="C6" s="4" t="s">
+      <c r="B6" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="6">
-        <v>45.0</v>
+      <c r="C6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>80.0</v>
       </c>
       <c r="F6" s="8">
-        <v>125.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="4">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="B7" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="6">
+        <v>45.0</v>
       </c>
       <c r="D7" s="6">
-        <v>60.0</v>
+        <v>80.0</v>
       </c>
       <c r="E7" s="6">
-        <v>50.0</v>
+        <v>45.0</v>
       </c>
       <c r="F7" s="8">
-        <v>110.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="4">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="B8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="6">
+        <v>60.0</v>
       </c>
       <c r="D8" s="6">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>50.0</v>
+      </c>
+      <c r="E8" s="6">
+        <v>32.0</v>
       </c>
       <c r="F8" s="8">
-        <v>100.0</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>5</v>
       </c>
-      <c r="B9" s="4">
-[...2 lines deleted...]
-      <c r="C9" s="4" t="s">
+      <c r="B9" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="7" t="s">
-[...3 lines deleted...]
-        <v>100.0</v>
+      <c r="C9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="F9" s="8">
         <v>100.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>6</v>
       </c>
-      <c r="B10" s="4">
-[...2 lines deleted...]
-      <c r="C10" s="4" t="s">
+      <c r="B10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="6">
+      <c r="C10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F10" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4">
+        <v>7</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="F11" s="8">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>8</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="6">
         <v>50.0</v>
       </c>
-      <c r="E10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="8">
+      <c r="D12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="8">
         <v>50.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4">
+        <v>9</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="6">
+        <v>40.0</v>
+      </c>
+      <c r="F13" s="8">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>10</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="6">
+        <v>36.0</v>
+      </c>
+      <c r="F14" s="8">
+        <v>36.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F8"/>
+      <selection activeCell="A4" sqref="A4:F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>60</v>
+      <c r="B5" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="6">
+        <v>100.0</v>
       </c>
       <c r="D5" s="6">
         <v>100.0</v>
       </c>
       <c r="E5" s="6">
         <v>100.0</v>
       </c>
       <c r="F5" s="8">
-        <v>200.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="B6" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" s="6">
+        <v>80.0</v>
       </c>
       <c r="D6" s="6">
-        <v>80.0</v>
+        <v>60.0</v>
       </c>
       <c r="E6" s="6">
         <v>60.0</v>
       </c>
       <c r="F6" s="8">
-        <v>140.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="4">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="B7" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="6">
+        <v>80.0</v>
       </c>
       <c r="E7" s="6">
-        <v>80.0</v>
+        <v>50.0</v>
       </c>
       <c r="F7" s="8">
-        <v>80.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="4">
-[...5 lines deleted...]
-      <c r="D8" s="6">
+      <c r="B8" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="F8" s="8">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C9" s="6">
         <v>60.0</v>
       </c>
-      <c r="E8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="8">
+      <c r="D9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="8">
         <v>60.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="6">
+        <v>45.0</v>
+      </c>
+      <c r="F10" s="8">
+        <v>45.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F7"/>
+      <selection activeCell="A4" sqref="A4:F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="B5" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C5" s="6">
+        <v>80.0</v>
       </c>
       <c r="D5" s="6">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="E5" s="6">
-        <v>100.0</v>
+        <v>60.0</v>
       </c>
       <c r="F5" s="8">
-        <v>180.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...3 lines deleted...]
-        <v>66</v>
+      <c r="B6" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C6" s="6">
+        <v>60.0</v>
       </c>
       <c r="D6" s="6">
-        <v>60.0</v>
+        <v>80.0</v>
       </c>
       <c r="E6" s="6">
-        <v>80.0</v>
+        <v>45.0</v>
       </c>
       <c r="F6" s="8">
-        <v>140.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="4">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="B7" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C7" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="6">
+        <v>80.0</v>
       </c>
       <c r="F7" s="8">
-        <v>100.0</v>
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F8" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="F9" s="8">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="6">
+        <v>40.0</v>
+      </c>
+      <c r="F10" s="8">
+        <v>40.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="B5" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C5" s="6">
+        <v>80.0</v>
       </c>
       <c r="D5" s="6">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="E5" s="6">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="F5" s="8">
-        <v>180.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...6 lines deleted...]
-        <v>60.0</v>
+      <c r="B6" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="E6" s="6">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="F6" s="8">
-        <v>140.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="4">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="B7" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C7" s="6">
+        <v>60.0</v>
       </c>
       <c r="D7" s="6">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>80.0</v>
+      </c>
+      <c r="E7" s="6">
+        <v>45.0</v>
       </c>
       <c r="F7" s="8">
-        <v>100.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="4">
-[...3 lines deleted...]
-        <v>72</v>
+      <c r="B8" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C8" s="6">
+        <v>50.0</v>
       </c>
       <c r="D8" s="6">
         <v>50.0</v>
       </c>
       <c r="E8" s="6">
-        <v>50.0</v>
+        <v>60.0</v>
       </c>
       <c r="F8" s="8">
-        <v>100.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>5</v>
       </c>
-      <c r="B9" s="4">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="B9" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D9" s="6">
-        <v>36.0</v>
+        <v>45.0</v>
       </c>
       <c r="E9" s="6">
-        <v>40.0</v>
+        <v>50.0</v>
       </c>
       <c r="F9" s="8">
-        <v>76.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>6</v>
       </c>
-      <c r="B10" s="4">
-[...9 lines deleted...]
-        <v>60.0</v>
+      <c r="B10" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C10" s="6">
+        <v>36.0</v>
+      </c>
+      <c r="D10" s="6">
+        <v>40.0</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="F10" s="8">
-        <v>60.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>7</v>
       </c>
-      <c r="B11" s="4">
-[...9 lines deleted...]
-        <v>45.0</v>
+      <c r="B11" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="F11" s="8">
-        <v>45.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>8</v>
       </c>
-      <c r="B12" s="4">
-[...5 lines deleted...]
-      <c r="D12" s="6">
+      <c r="B12" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="C12" s="6">
         <v>45.0</v>
       </c>
+      <c r="D12" s="7" t="s">
+        <v>10</v>
+      </c>
       <c r="E12" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F12" s="8">
         <v>45.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>9</v>
       </c>
-      <c r="B13" s="4">
-[...5 lines deleted...]
-      <c r="D13" s="6">
+      <c r="B13" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C13" s="6">
         <v>40.0</v>
       </c>
+      <c r="D13" s="7" t="s">
+        <v>10</v>
+      </c>
       <c r="E13" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F13" s="8">
         <v>40.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>78</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="B5" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C5" s="6">
+        <v>100.0</v>
       </c>
       <c r="D5" s="6">
         <v>100.0</v>
       </c>
       <c r="E5" s="6">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="F5" s="8">
-        <v>200.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...3 lines deleted...]
-        <v>80</v>
+      <c r="B6" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="C6" s="6">
+        <v>80.0</v>
       </c>
       <c r="D6" s="6">
-        <v>80.0</v>
+        <v>50.0</v>
       </c>
       <c r="E6" s="6">
-        <v>50.0</v>
+        <v>45.0</v>
       </c>
       <c r="F6" s="8">
-        <v>130.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="4">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="B7" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="D7" s="6">
+        <v>60.0</v>
       </c>
       <c r="E7" s="6">
-        <v>80.0</v>
+        <v>50.0</v>
       </c>
       <c r="F7" s="8">
-        <v>80.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="4">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="B8" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D8" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="E8" s="6">
         <v>60.0</v>
       </c>
-      <c r="E8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="8">
-        <v>60.0</v>
+        <v>140.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>5</v>
       </c>
-      <c r="B9" s="4">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="B9" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E9" s="6">
-        <v>60.0</v>
+        <v>100.0</v>
       </c>
       <c r="F9" s="8">
-        <v>60.0</v>
+        <v>100.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>84</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="B5" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="6">
+        <v>100.0</v>
       </c>
       <c r="E5" s="6">
         <v>100.0</v>
       </c>
       <c r="F5" s="8">
-        <v>100.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...9 lines deleted...]
-        <v>80.0</v>
+      <c r="B6" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="F6" s="8">
         <v>80.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F5"/>
+      <selection activeCell="A4" sqref="A4:F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>88</v>
+      <c r="B5" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="C5" s="6">
+        <v>100.0</v>
       </c>
       <c r="D5" s="6">
         <v>100.0</v>
       </c>
       <c r="E5" s="6">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="F5" s="8">
-        <v>200.0</v>
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F6" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="F7" s="8">
+        <v>60.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F9"/>
+      <selection activeCell="A4" sqref="A4:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...6 lines deleted...]
-        <v>60.0</v>
+      <c r="B5" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="E5" s="6">
-        <v>60.0</v>
+        <v>100.0</v>
       </c>
       <c r="F5" s="8">
-        <v>120.0</v>
-[...79 lines deleted...]
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F6"/>
+      <selection activeCell="A4" sqref="A4:F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="B5" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D5" s="6">
         <v>100.0</v>
       </c>
       <c r="E5" s="6">
         <v>100.0</v>
       </c>
       <c r="F5" s="8">
         <v>200.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...3 lines deleted...]
-        <v>97</v>
+      <c r="B6" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C6" s="6">
+        <v>60.0</v>
       </c>
       <c r="D6" s="6">
-        <v>80.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>60.0</v>
+      </c>
+      <c r="E6" s="6">
+        <v>80.0</v>
       </c>
       <c r="F6" s="8">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C7" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="8">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C9" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="8">
         <v>80.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F5"/>
+      <selection activeCell="A4" sqref="A4:F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="B5" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D5" s="6">
+        <v>100.0</v>
       </c>
       <c r="E5" s="6">
         <v>100.0</v>
       </c>
       <c r="F5" s="8">
-        <v>100.0</v>
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C6" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="F6" s="8">
+        <v>160.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F6"/>
+      <selection activeCell="A4" sqref="A4:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>100</v>
+        <v>126</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>101</v>
+      <c r="B5" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D5" s="6">
         <v>100.0</v>
       </c>
       <c r="E5" s="6">
         <v>100.0</v>
       </c>
       <c r="F5" s="8">
         <v>200.0</v>
-      </c>
-[...18 lines deleted...]
-        <v>80.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F10"/>
+      <selection activeCell="A4" sqref="A4:F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="B5" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="6">
+        <v>60.0</v>
       </c>
       <c r="D5" s="6">
-        <v>60.0</v>
+        <v>100.0</v>
       </c>
       <c r="E5" s="6">
-        <v>100.0</v>
+        <v>29.0</v>
       </c>
       <c r="F5" s="8">
-        <v>160.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...6 lines deleted...]
-        <v>50.0</v>
+      <c r="B6" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="E6" s="6">
         <v>80.0</v>
       </c>
       <c r="F6" s="8">
-        <v>130.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="4">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="B7" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="6">
+        <v>50.0</v>
       </c>
       <c r="D7" s="6">
-        <v>100.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>80.0</v>
+      </c>
+      <c r="E7" s="6">
+        <v>32.0</v>
       </c>
       <c r="F7" s="8">
-        <v>100.0</v>
+        <v>162.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="4">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="B8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="6">
+        <v>50.0</v>
       </c>
       <c r="F8" s="8">
-        <v>80.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>5</v>
       </c>
-      <c r="B9" s="4">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="B9" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E9" s="6">
-        <v>60.0</v>
+        <v>100.0</v>
       </c>
       <c r="F9" s="8">
-        <v>60.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>6</v>
       </c>
-      <c r="B10" s="4">
-[...5 lines deleted...]
-      <c r="D10" s="6">
+      <c r="B10" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="6">
         <v>45.0</v>
       </c>
-      <c r="E10" s="7" t="s">
-        <v>12</v>
+      <c r="D10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="6">
+        <v>26.0</v>
       </c>
       <c r="F10" s="8">
+        <v>71.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4">
+        <v>7</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="F11" s="8">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>8</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="8">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4">
+        <v>9</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="6">
         <v>45.0</v>
+      </c>
+      <c r="F13" s="8">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>10</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="6">
+        <v>45.0</v>
+      </c>
+      <c r="F14" s="8">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4">
+        <v>11</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="6">
+        <v>36.0</v>
+      </c>
+      <c r="F15" s="8">
+        <v>36.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F5"/>
+      <selection activeCell="A4" sqref="A4:F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="B5" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D5" s="6">
+        <v>100.0</v>
       </c>
       <c r="E5" s="6">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="F5" s="8">
-        <v>100.0</v>
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F6" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="8">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="F8" s="8">
+        <v>60.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F6"/>
+      <selection activeCell="A4" sqref="A4:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>22</v>
+        <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...9 lines deleted...]
-        <v>100.0</v>
+      <c r="B5" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="F5" s="8">
-        <v>100.0</v>
-[...18 lines deleted...]
-      <c r="F6" s="8">
         <v>100.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F11"/>
+      <selection activeCell="A4" sqref="A4:F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="B5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D5" s="6">
         <v>100.0</v>
       </c>
       <c r="E5" s="6">
         <v>60.0</v>
       </c>
       <c r="F5" s="8">
         <v>160.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...6 lines deleted...]
-        <v>80.0</v>
+      <c r="B6" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="E6" s="6">
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
       <c r="F6" s="8">
-        <v>130.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="4">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="B7" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="6">
+        <v>100.0</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>10</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="F7" s="8">
         <v>100.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="4">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="B8" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E8" s="6">
         <v>80.0</v>
       </c>
       <c r="F8" s="8">
         <v>80.0</v>
-      </c>
-[...58 lines deleted...]
-        <v>40.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F7"/>
+      <selection activeCell="A4" sqref="A4:F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="B5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="6">
+        <v>100.0</v>
       </c>
       <c r="D5" s="6">
         <v>60.0</v>
       </c>
       <c r="E5" s="6">
         <v>100.0</v>
       </c>
       <c r="F5" s="8">
-        <v>160.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="B6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D6" s="6">
         <v>100.0</v>
       </c>
-      <c r="E6" s="7" t="s">
-        <v>12</v>
+      <c r="E6" s="6">
+        <v>80.0</v>
       </c>
       <c r="F6" s="8">
-        <v>100.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="4">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="B7" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="6">
+        <v>80.0</v>
       </c>
       <c r="D7" s="6">
-        <v>80.0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>50.0</v>
+      </c>
+      <c r="E7" s="6">
+        <v>40.0</v>
       </c>
       <c r="F7" s="8">
-        <v>80.0</v>
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="E8" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="F8" s="8">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="6">
+        <v>36.0</v>
+      </c>
+      <c r="F9" s="8">
+        <v>96.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="6">
+        <v>40.0</v>
+      </c>
+      <c r="E10" s="6">
+        <v>32.0</v>
+      </c>
+      <c r="F10" s="8">
+        <v>72.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4">
+        <v>7</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="F11" s="8">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>8</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="6">
+        <v>45.0</v>
+      </c>
+      <c r="F12" s="8">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4">
+        <v>9</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="6">
+        <v>45.0</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="8">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>10</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="6">
+        <v>29.0</v>
+      </c>
+      <c r="F14" s="8">
+        <v>29.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="B5" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" s="6">
+        <v>60.0</v>
       </c>
       <c r="D5" s="6">
         <v>100.0</v>
       </c>
       <c r="E5" s="6">
         <v>80.0</v>
       </c>
       <c r="F5" s="8">
-        <v>180.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...6 lines deleted...]
-        <v>80.0</v>
+      <c r="B6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="E6" s="6">
-        <v>100.0</v>
+        <v>60.0</v>
       </c>
       <c r="F6" s="8">
-        <v>180.0</v>
+        <v>140.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="4">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="B7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="6">
+        <v>100.0</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>60.0</v>
+        <v>10</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="F7" s="8">
-        <v>60.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="4">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="B8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="6">
+        <v>100.0</v>
       </c>
       <c r="F8" s="8">
-        <v>60.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>5</v>
       </c>
-      <c r="B9" s="4">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="B9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E9" s="6">
         <v>50.0</v>
       </c>
       <c r="F9" s="8">
         <v>50.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>6</v>
       </c>
-      <c r="B10" s="4">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="B10" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="6">
+        <v>45.0</v>
       </c>
       <c r="F10" s="8">
-        <v>50.0</v>
+        <v>45.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4:F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="B5" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="6">
+        <v>80.0</v>
       </c>
       <c r="D5" s="6">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="E5" s="6">
         <v>100.0</v>
       </c>
       <c r="F5" s="8">
-        <v>180.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="B6" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="6">
+        <v>100.0</v>
       </c>
       <c r="D6" s="6">
-        <v>50.0</v>
+        <v>80.0</v>
       </c>
       <c r="E6" s="6">
-        <v>80.0</v>
+        <v>60.0</v>
       </c>
       <c r="F6" s="8">
-        <v>130.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>3</v>
       </c>
-      <c r="B7" s="4">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="B7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="6">
+        <v>80.0</v>
       </c>
       <c r="F7" s="8">
-        <v>100.0</v>
+        <v>140.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>4</v>
       </c>
-      <c r="B8" s="4">
-[...3 lines deleted...]
-        <v>48</v>
+      <c r="B8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="6">
+        <v>50.0</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E8" s="6">
-        <v>60.0</v>
+        <v>50.0</v>
       </c>
       <c r="F8" s="8">
-        <v>60.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>5</v>
       </c>
-      <c r="B9" s="4">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="B9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D9" s="6">
         <v>60.0</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F9" s="8">
         <v>60.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>6</v>
       </c>
-      <c r="B10" s="4">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="B10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="D10" s="6">
-        <v>45.0</v>
+        <v>50.0</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F10" s="8">
-        <v>45.0</v>
+        <v>50.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F6"/>
+      <selection activeCell="A4" sqref="A4:F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="B5" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" s="6">
+        <v>80.0</v>
       </c>
       <c r="D5" s="6">
         <v>100.0</v>
       </c>
-      <c r="E5" s="7" t="s">
-        <v>12</v>
+      <c r="E5" s="6">
+        <v>100.0</v>
       </c>
       <c r="F5" s="8">
-        <v>100.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="B6" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="D6" s="6">
+        <v>80.0</v>
       </c>
       <c r="E6" s="6">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="F6" s="8">
-        <v>100.0</v>
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="F7" s="8">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="E8" s="6">
+        <v>45.0</v>
+      </c>
+      <c r="F8" s="8">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="6">
+        <v>45.0</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="6">
+        <v>40.0</v>
+      </c>
+      <c r="F9" s="8">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="F10" s="8">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4">
+        <v>7</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="8">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>8</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="6">
+        <v>36.0</v>
+      </c>
+      <c r="F12" s="8">
+        <v>36.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F8"/>
+      <selection activeCell="A4" sqref="A4:F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
-    <col min="2" max="2" width="14" customWidth="true" style="0"/>
-    <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="4">
-[...3 lines deleted...]
-        <v>55</v>
+      <c r="B5" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C5" s="6">
+        <v>100.0</v>
       </c>
       <c r="D5" s="6">
         <v>100.0</v>
       </c>
       <c r="E5" s="6">
-        <v>100.0</v>
+        <v>80.0</v>
       </c>
       <c r="F5" s="8">
-        <v>200.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>2</v>
       </c>
-      <c r="B6" s="4">
-[...6 lines deleted...]
-        <v>60.0</v>
+      <c r="B6" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>10</v>
       </c>
       <c r="E6" s="6">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="F6" s="8">
-        <v>140.0</v>
-[...39 lines deleted...]
-        <v>50.0</v>
+        <v>100.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:F8"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A4" sqref="A4:F8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="14" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6">
+      <c r="A1" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" customHeight="1" ht="150">
+      <c r="A4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="D5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="E5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="F5" s="8">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C6" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="D6" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="E6" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="F6" s="8">
+        <v>220.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" s="6">
+        <v>80.0</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="8">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C8" s="6">
+        <v>50.0</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="8">
+        <v>50.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>20</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>Mężczyźni - A0</vt:lpstr>
       <vt:lpstr>Mężczyźni - A1</vt:lpstr>
       <vt:lpstr>Mężczyźni - A2</vt:lpstr>
       <vt:lpstr>Mężczyźni - A3</vt:lpstr>
       <vt:lpstr>Mężczyźni - A4</vt:lpstr>
       <vt:lpstr>Mężczyźni - A5</vt:lpstr>
       <vt:lpstr>Mężczyźni - A6</vt:lpstr>
       <vt:lpstr>Mężczyźni - B10</vt:lpstr>
       <vt:lpstr>Mężczyźni - B11</vt:lpstr>
       <vt:lpstr>Mężczyźni - B7</vt:lpstr>
       <vt:lpstr>Mężczyźni - B8</vt:lpstr>
       <vt:lpstr>Mężczyźni - B9</vt:lpstr>
       <vt:lpstr>Kobiety - C0</vt:lpstr>
       <vt:lpstr>Kobiety - C1</vt:lpstr>
       <vt:lpstr>Kobiety - C2</vt:lpstr>
+      <vt:lpstr>Kobiety - C3</vt:lpstr>
       <vt:lpstr>Kobiety - C5</vt:lpstr>
       <vt:lpstr>Kobiety - C6</vt:lpstr>
       <vt:lpstr>Kobiety - D10</vt:lpstr>
       <vt:lpstr>Kobiety - D7</vt:lpstr>
       <vt:lpstr>Kobiety - D8</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>System Rankingowy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Puchar Zakopanego - Wydarzenia</dc:title>
   <dc:description>Ranking zawodników z rozbiciem na wydarzenia</dc:description>