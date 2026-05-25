--- v1 (2026-04-07)
+++ v2 (2026-05-25)
@@ -52,449 +52,635 @@
     <sheet name="Mężczyźni - A3" sheetId="4" r:id="rId7"/>
     <sheet name="Mężczyźni - A4" sheetId="5" r:id="rId8"/>
     <sheet name="Mężczyźni - A5" sheetId="6" r:id="rId9"/>
     <sheet name="Mężczyźni - A6" sheetId="7" r:id="rId10"/>
     <sheet name="Mężczyźni - B10" sheetId="8" r:id="rId11"/>
     <sheet name="Mężczyźni - B11" sheetId="9" r:id="rId12"/>
     <sheet name="Mężczyźni - B7" sheetId="10" r:id="rId13"/>
     <sheet name="Mężczyźni - B8" sheetId="11" r:id="rId14"/>
     <sheet name="Mężczyźni - B9" sheetId="12" r:id="rId15"/>
     <sheet name="Kobiety - C0" sheetId="13" r:id="rId16"/>
     <sheet name="Kobiety - C1" sheetId="14" r:id="rId17"/>
     <sheet name="Kobiety - C2" sheetId="15" r:id="rId18"/>
     <sheet name="Kobiety - C3" sheetId="16" r:id="rId19"/>
     <sheet name="Kobiety - C5" sheetId="17" r:id="rId20"/>
     <sheet name="Kobiety - C6" sheetId="18" r:id="rId21"/>
     <sheet name="Kobiety - D10" sheetId="19" r:id="rId22"/>
     <sheet name="Kobiety - D7" sheetId="20" r:id="rId23"/>
     <sheet name="Kobiety - D8" sheetId="21" r:id="rId24"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Puchar Zakopanego - Mężczyźni - A0</t>
   </si>
   <si>
     <t>Sezon: 2025/2026 | Typ licencji: PucharZakopanego</t>
   </si>
   <si>
     <t>Poz.</t>
   </si>
   <si>
     <t>Zawodnik</t>
+  </si>
+  <si>
+    <t>Licencja</t>
+  </si>
+  <si>
+    <t>Klub</t>
+  </si>
+  <si>
+    <t>Rocznik</t>
   </si>
   <si>
     <t>XII PUCHAR ZAKOPANEGO AMATORÓW W NARCIARSTWIE ALPEJSKIM
 10.01.2026</t>
   </si>
   <si>
     <t>XII PUCHAR ZAKOPANEGO AMATORÓW W NARCIARSTWIE ALPEJSKIM
 01.02.2026</t>
   </si>
   <si>
     <t>XII PUCHAR ZAKOPANEGO AMATORÓW W NARCIARSTWIE ALPEJSKIM
 15.03.2026</t>
   </si>
   <si>
     <t>Punkty</t>
   </si>
   <si>
     <t>Michał Porembski</t>
   </si>
   <si>
+    <t>Zakopane</t>
+  </si>
+  <si>
     <t>Szymon Doliński</t>
   </si>
   <si>
+    <t>ŁÓDŹ</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
     <t>Michał Janik</t>
   </si>
   <si>
     <t>Aleksander Pol</t>
   </si>
   <si>
     <t>Kacper Grudnik</t>
   </si>
   <si>
+    <t>Kielce</t>
+  </si>
+  <si>
     <t>Puch Piotr</t>
   </si>
   <si>
     <t>Kępiński Wiktor</t>
   </si>
   <si>
+    <t>Chrzanów</t>
+  </si>
+  <si>
     <t>Sebastian Pacyniak</t>
   </si>
   <si>
+    <t>Sośnica</t>
+  </si>
+  <si>
     <t>Kula Łukasz</t>
   </si>
   <si>
+    <t>Ciche</t>
+  </si>
+  <si>
     <t>Witaszewski Paweł</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - A1</t>
   </si>
   <si>
     <t>Wojciech Tomaszewski</t>
   </si>
   <si>
+    <t>Kudowa Zdrój</t>
+  </si>
+  <si>
     <t>Mieszko Kuczański</t>
   </si>
   <si>
+    <t>Katowice</t>
+  </si>
+  <si>
     <t>Grzegorz Śliwa</t>
   </si>
   <si>
+    <t>Przemyśl</t>
+  </si>
+  <si>
     <t>Przemysław Gał</t>
   </si>
   <si>
+    <t>Poronin</t>
+  </si>
+  <si>
     <t>Szarzec Mateusz</t>
   </si>
   <si>
+    <t>Wisła</t>
+  </si>
+  <si>
     <t>Michał Kostrz</t>
   </si>
   <si>
+    <t>Kraków</t>
+  </si>
+  <si>
     <t>Szarzec Sebastian</t>
   </si>
   <si>
+    <t>Wisla</t>
+  </si>
+  <si>
     <t>Adrian Oleśniewicz</t>
   </si>
   <si>
+    <t>Izby</t>
+  </si>
+  <si>
     <t>Bachórz Grzegorz</t>
   </si>
   <si>
+    <t>Spytkowice</t>
+  </si>
+  <si>
     <t>Reczek Maciej</t>
   </si>
   <si>
     <t>Długa Jan</t>
   </si>
   <si>
+    <t>Kościelisko</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Mężczyźni - A2</t>
   </si>
   <si>
     <t>Mateusz Żuchowski</t>
   </si>
   <si>
+    <t>Łódź</t>
+  </si>
+  <si>
     <t>Wąsowicz Wojciech</t>
   </si>
   <si>
     <t>Maciej Górecki</t>
   </si>
   <si>
     <t>Mikołajczyk Maciej</t>
   </si>
   <si>
+    <t>Szczawa</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Mężczyźni - A3</t>
   </si>
   <si>
     <t>Aleksander Jasiński</t>
   </si>
   <si>
     <t>Piotr Stolarczyk</t>
   </si>
   <si>
+    <t>Rabka Zdrój</t>
+  </si>
+  <si>
     <t>Jakub Bodziński</t>
   </si>
   <si>
     <t>Tadeusz Stokłosa</t>
   </si>
   <si>
+    <t>Raszyn</t>
+  </si>
+  <si>
     <t>Dariusz Pacyniak</t>
   </si>
   <si>
     <t>Tomasz Dyl</t>
   </si>
   <si>
+    <t>Myślenice</t>
+  </si>
+  <si>
     <t>Dziurny Marcin</t>
   </si>
   <si>
     <t>Ruchałowski Witold</t>
   </si>
   <si>
+    <t>Nowy Sącz</t>
+  </si>
+  <si>
     <t>Witold Kowol</t>
   </si>
   <si>
+    <t>Wilkowice</t>
+  </si>
+  <si>
     <t>Tyrajski Tomasz</t>
   </si>
   <si>
+    <t>Warszawa</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Mężczyźni - A4</t>
   </si>
   <si>
     <t>Wiktor Górecki</t>
   </si>
   <si>
     <t>Dominik Trojanowski</t>
   </si>
   <si>
+    <t>Witów</t>
+  </si>
+  <si>
     <t>Leszek Mydlarz</t>
   </si>
   <si>
     <t>Bartman Maciej</t>
   </si>
   <si>
     <t>Łukaszka Sławomir</t>
   </si>
   <si>
     <t>Ruchałowski Jarosław</t>
   </si>
   <si>
+    <t>Chełmiec</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Mężczyźni - A5</t>
   </si>
   <si>
     <t>Szymon Gąsienica</t>
   </si>
   <si>
     <t>Waldemar Lalik</t>
   </si>
   <si>
+    <t>Jerzmanowice</t>
+  </si>
+  <si>
     <t>Adam Koczur</t>
   </si>
   <si>
+    <t>Nowy Targ</t>
+  </si>
+  <si>
     <t>Miłosz Szwancyber</t>
   </si>
   <si>
     <t>Piotr Grudnik</t>
   </si>
   <si>
     <t>Wawrzyniec Stachowski</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - A6</t>
   </si>
   <si>
     <t>Tomasz Miśniakiewicz</t>
   </si>
   <si>
     <t>Michał Biernacik</t>
   </si>
   <si>
     <t>Grzegorz Dziarkowskki</t>
   </si>
   <si>
+    <t>Masłomiąca</t>
+  </si>
+  <si>
     <t>Piotr Niedbała</t>
   </si>
   <si>
+    <t>RADZISZÓW</t>
+  </si>
+  <si>
     <t>Piotr Porembski</t>
   </si>
   <si>
     <t>Prośniak Krzysztof</t>
   </si>
   <si>
+    <t>Busko Zdrój</t>
+  </si>
+  <si>
     <t>Dariusz Niklas</t>
   </si>
   <si>
+    <t>Opole</t>
+  </si>
+  <si>
     <t>Turowicz Piotr</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - B10</t>
   </si>
   <si>
     <t>Stanislaw Skory</t>
   </si>
   <si>
+    <t>Gdańsk</t>
+  </si>
+  <si>
     <t>Żukowski Ludwik</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - B11</t>
   </si>
   <si>
     <t>Marian Soboński</t>
   </si>
   <si>
+    <t>Gliwice</t>
+  </si>
+  <si>
     <t>Zbigniew Wójciak</t>
   </si>
   <si>
+    <t>Rabka-Zdrój</t>
+  </si>
+  <si>
     <t>Alfred Biel</t>
   </si>
   <si>
+    <t>Skoczów</t>
+  </si>
+  <si>
     <t>Rudolf Kutschera</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - B7</t>
   </si>
   <si>
     <t>Zbigniew Klich</t>
   </si>
   <si>
     <t>Hubert Wolski</t>
   </si>
   <si>
     <t>Janusz Luberda</t>
   </si>
   <si>
+    <t>NOWY TARG</t>
+  </si>
+  <si>
     <t>Pandyra Maciej</t>
   </si>
   <si>
     <t>Peter Pawel Poneta</t>
   </si>
   <si>
+    <t>Hagen</t>
+  </si>
+  <si>
     <t>Kwieciński Stanisław</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Mężczyźni - B8</t>
   </si>
   <si>
     <t>Bartłomiej Kowalski</t>
   </si>
   <si>
     <t>Adam Cieślar</t>
   </si>
   <si>
+    <t>Cieszyn</t>
+  </si>
+  <si>
     <t>Andrzej Brandys</t>
   </si>
   <si>
+    <t>Żywiec</t>
+  </si>
+  <si>
     <t>Małysa Wiesław</t>
   </si>
   <si>
+    <t>Radziszów</t>
+  </si>
+  <si>
     <t>Reczek Krzysztof</t>
   </si>
   <si>
+    <t>Raciechowice</t>
+  </si>
+  <si>
     <t>Tyrajski Krzysztof</t>
   </si>
   <si>
+    <t>Żyrardów</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Mężczyźni - B9</t>
   </si>
   <si>
     <t>Marek Smetana</t>
   </si>
   <si>
+    <t>Krynica Zdrój</t>
+  </si>
+  <si>
     <t>Andrzej Gomuliński</t>
   </si>
   <si>
     <t>Piotr Lamers</t>
   </si>
   <si>
+    <t>Bielsko-Biała</t>
+  </si>
+  <si>
     <t>Andrzej Kaczmarczyk</t>
   </si>
   <si>
     <t>Zbigniew Probulski</t>
   </si>
   <si>
+    <t>Gorlice</t>
+  </si>
+  <si>
     <t>Marek Ujejski</t>
   </si>
   <si>
+    <t>Szczyrk</t>
+  </si>
+  <si>
     <t>Cezary Grunt</t>
   </si>
   <si>
+    <t>Częstochowa</t>
+  </si>
+  <si>
     <t>Janusz Czelny</t>
   </si>
   <si>
+    <t>Krościenko Wyżne</t>
+  </si>
+  <si>
     <t>Zbigniew Zbyszyński</t>
   </si>
   <si>
+    <t>Jelenia Góra</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Kobiety - C0</t>
   </si>
   <si>
     <t>Amelia Baranowska</t>
   </si>
   <si>
+    <t>Piaseczno</t>
+  </si>
+  <si>
     <t>Wiktoria Kostrz</t>
   </si>
   <si>
     <t>Klaudia Michura</t>
   </si>
   <si>
+    <t>Laskowa</t>
+  </si>
+  <si>
     <t>Weronika Zielińska</t>
   </si>
   <si>
+    <t>Sucha Beskidzka</t>
+  </si>
+  <si>
     <t>Łukaszka Emilia</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - C1</t>
   </si>
   <si>
     <t>Bianka Kich</t>
   </si>
   <si>
     <t>Karolina Moskała</t>
   </si>
   <si>
+    <t>Kalwaria Zebrzydowska</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Kobiety - C2</t>
   </si>
   <si>
     <t>Iwona Szafrańska</t>
   </si>
   <si>
+    <t>Mogilany</t>
+  </si>
+  <si>
     <t>Wysokinska Jolanta</t>
   </si>
   <si>
+    <t>Radziechowy</t>
+  </si>
+  <si>
     <t>Małkowicz Malwina</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - C3</t>
   </si>
   <si>
     <t>Sitek-szywała Nina</t>
   </si>
   <si>
+    <t>Gdów</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Kobiety - C5</t>
   </si>
   <si>
     <t>Magdalena Góra</t>
   </si>
   <si>
     <t>Iwona Rodak</t>
   </si>
   <si>
     <t>Katarzyna Luterek</t>
   </si>
   <si>
     <t>Monika Szafran</t>
   </si>
   <si>
     <t>Katarzyna Łodzińska</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - C6</t>
   </si>
   <si>
     <t>Gosia Dobrowolska</t>
   </si>
   <si>
     <t>Anna Witowska-kostrz</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - D10</t>
   </si>
   <si>
     <t>Jadwiga Gołda</t>
   </si>
   <si>
+    <t>RADZIECHOWY</t>
+  </si>
+  <si>
     <t>Puchar Zakopanego - Kobiety - D7</t>
   </si>
   <si>
     <t>Małgorzata Sobolska</t>
   </si>
   <si>
     <t>Tlałka-długosz Małgorzata</t>
   </si>
   <si>
     <t>Agnieszka Matuszyk</t>
+  </si>
+  <si>
+    <t>Jedlnia Letnisko</t>
   </si>
   <si>
     <t>Durak Anna</t>
   </si>
   <si>
     <t>Puchar Zakopanego - Kobiety - D8</t>
   </si>
   <si>
     <t>Julitta Solecka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -949,3619 +1135,4821 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F14"/>
+      <selection activeCell="A4" sqref="A4:I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="C5" s="6">
+        <v>11</v>
+      </c>
+      <c r="C5" s="4">
+        <v>13672</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="4">
+        <v>2007</v>
+      </c>
+      <c r="F5" s="6">
         <v>80.0</v>
       </c>
-      <c r="D5" s="6">
+      <c r="G5" s="6">
         <v>60.0</v>
       </c>
-      <c r="E5" s="6">
+      <c r="H5" s="6">
         <v>50.0</v>
       </c>
-      <c r="F5" s="8">
+      <c r="I5" s="8">
         <v>190.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>9</v>
-[...7 lines deleted...]
-      <c r="E6" s="6">
+        <v>13</v>
+      </c>
+      <c r="C6" s="4">
+        <v>13563</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="4">
+        <v>2006</v>
+      </c>
+      <c r="F6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="6">
         <v>80.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>180.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="C7" s="6">
+        <v>16</v>
+      </c>
+      <c r="C7" s="4">
+        <v>8399</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="4">
+        <v>2006</v>
+      </c>
+      <c r="F7" s="6">
         <v>45.0</v>
       </c>
-      <c r="D7" s="6">
+      <c r="G7" s="6">
         <v>80.0</v>
       </c>
-      <c r="E7" s="6">
+      <c r="H7" s="6">
         <v>45.0</v>
       </c>
-      <c r="F7" s="8">
+      <c r="I7" s="8">
         <v>170.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="4">
+        <v>12312</v>
+      </c>
+      <c r="D8" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="6">
+      <c r="E8" s="4">
+        <v>2000</v>
+      </c>
+      <c r="F8" s="6">
         <v>60.0</v>
       </c>
-      <c r="D8" s="6">
+      <c r="G8" s="6">
         <v>50.0</v>
       </c>
-      <c r="E8" s="6">
+      <c r="H8" s="6">
         <v>32.0</v>
       </c>
-      <c r="F8" s="8">
+      <c r="I8" s="8">
         <v>142.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>13</v>
-[...14 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>18</v>
+      </c>
+      <c r="C9" s="4">
+        <v>11542</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="4">
+        <v>2002</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>20</v>
+      </c>
+      <c r="C10" s="4">
+        <v>40002</v>
+      </c>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4">
+        <v>1999</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I10" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="E11" s="6">
+        <v>21</v>
+      </c>
+      <c r="C11" s="4">
+        <v>30008</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="4">
+        <v>2000</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" s="6">
         <v>60.0</v>
       </c>
-      <c r="F11" s="8">
+      <c r="I11" s="8">
         <v>60.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C12" s="6">
+        <v>23</v>
+      </c>
+      <c r="C12" s="4">
+        <v>18692</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="4">
+        <v>2007</v>
+      </c>
+      <c r="F12" s="6">
         <v>50.0</v>
       </c>
-      <c r="D12" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="8">
+      <c r="G12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="8">
         <v>50.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="E13" s="6">
+        <v>25</v>
+      </c>
+      <c r="C13" s="4">
+        <v>30011</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="4">
+        <v>1999</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" s="6">
         <v>40.0</v>
       </c>
-      <c r="F13" s="8">
+      <c r="I13" s="8">
         <v>40.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-      <c r="E14" s="6">
+        <v>27</v>
+      </c>
+      <c r="C14" s="4">
+        <v>40003</v>
+      </c>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4">
+        <v>2006</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="6">
         <v>36.0</v>
       </c>
-      <c r="F14" s="8">
+      <c r="I14" s="8">
         <v>36.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F10"/>
+      <selection activeCell="A4" sqref="A4:I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>79</v>
-[...10 lines deleted...]
-      <c r="F5" s="8">
+        <v>118</v>
+      </c>
+      <c r="C5" s="4">
+        <v>12353</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1963</v>
+      </c>
+      <c r="F5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="8">
         <v>300.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="C6" s="6">
+        <v>119</v>
+      </c>
+      <c r="C6" s="4">
+        <v>10641</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1962</v>
+      </c>
+      <c r="F6" s="6">
         <v>80.0</v>
       </c>
-      <c r="D6" s="6">
+      <c r="G6" s="6">
         <v>60.0</v>
       </c>
-      <c r="E6" s="6">
+      <c r="H6" s="6">
         <v>60.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>200.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-      <c r="D7" s="6">
+        <v>120</v>
+      </c>
+      <c r="C7" s="4">
+        <v>12117</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1965</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="6">
         <v>80.0</v>
       </c>
-      <c r="E7" s="6">
+      <c r="H7" s="6">
         <v>50.0</v>
       </c>
-      <c r="F7" s="8">
+      <c r="I7" s="8">
         <v>130.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>82</v>
-[...7 lines deleted...]
-      <c r="E8" s="6">
+        <v>122</v>
+      </c>
+      <c r="C8" s="4">
+        <v>30018</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1965</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="6">
         <v>80.0</v>
       </c>
-      <c r="F8" s="8">
+      <c r="I8" s="8">
         <v>80.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C9" s="6">
+        <v>123</v>
+      </c>
+      <c r="C9" s="4">
+        <v>18369</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1963</v>
+      </c>
+      <c r="F9" s="6">
         <v>60.0</v>
       </c>
-      <c r="D9" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="8">
+      <c r="G9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="8">
         <v>60.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>84</v>
-[...7 lines deleted...]
-      <c r="E10" s="6">
+        <v>125</v>
+      </c>
+      <c r="C10" s="4">
+        <v>30012</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="4">
+        <v>1965</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="6">
         <v>45.0</v>
       </c>
-      <c r="F10" s="8">
+      <c r="I10" s="8">
         <v>45.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F10"/>
+      <selection activeCell="A4" sqref="A4:I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C5" s="6">
+        <v>127</v>
+      </c>
+      <c r="C5" s="4">
+        <v>20525</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1960</v>
+      </c>
+      <c r="F5" s="6">
         <v>80.0</v>
       </c>
-      <c r="D5" s="6">
-[...2 lines deleted...]
-      <c r="E5" s="6">
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
         <v>60.0</v>
       </c>
-      <c r="F5" s="8">
+      <c r="I5" s="8">
         <v>240.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C6" s="6">
+        <v>128</v>
+      </c>
+      <c r="C6" s="4">
+        <v>8501</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1957</v>
+      </c>
+      <c r="F6" s="6">
         <v>60.0</v>
       </c>
-      <c r="D6" s="6">
+      <c r="G6" s="6">
         <v>80.0</v>
       </c>
-      <c r="E6" s="6">
+      <c r="H6" s="6">
         <v>45.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>185.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>88</v>
-[...7 lines deleted...]
-      <c r="E7" s="6">
+        <v>130</v>
+      </c>
+      <c r="C7" s="4">
+        <v>13791</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1959</v>
+      </c>
+      <c r="F7" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" s="6">
         <v>80.0</v>
       </c>
-      <c r="F7" s="8">
+      <c r="I7" s="8">
         <v>180.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>89</v>
-[...14 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>132</v>
+      </c>
+      <c r="C8" s="4">
+        <v>40011</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1958</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I8" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>90</v>
-[...7 lines deleted...]
-      <c r="E9" s="6">
+        <v>134</v>
+      </c>
+      <c r="C9" s="4">
+        <v>30021</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1958</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="6">
         <v>50.0</v>
       </c>
-      <c r="F9" s="8">
+      <c r="I9" s="8">
         <v>50.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>91</v>
-[...7 lines deleted...]
-      <c r="E10" s="6">
+        <v>136</v>
+      </c>
+      <c r="C10" s="4">
+        <v>30033</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="E10" s="4">
+        <v>1957</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="6">
         <v>40.0</v>
       </c>
-      <c r="F10" s="8">
+      <c r="I10" s="8">
         <v>40.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F13"/>
+      <selection activeCell="A4" sqref="A4:I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="C5" s="6">
+        <v>139</v>
+      </c>
+      <c r="C5" s="4">
+        <v>10114</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1954</v>
+      </c>
+      <c r="F5" s="6">
         <v>80.0</v>
       </c>
-      <c r="D5" s="6">
-[...2 lines deleted...]
-      <c r="E5" s="6">
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
         <v>80.0</v>
       </c>
-      <c r="F5" s="8">
+      <c r="I5" s="8">
         <v>260.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>94</v>
-[...10 lines deleted...]
-      <c r="F6" s="8">
+        <v>141</v>
+      </c>
+      <c r="C6" s="4">
+        <v>18403</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1953</v>
+      </c>
+      <c r="F6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I6" s="8">
         <v>200.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="C7" s="6">
+        <v>142</v>
+      </c>
+      <c r="C7" s="4">
+        <v>9315</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1956</v>
+      </c>
+      <c r="F7" s="6">
         <v>60.0</v>
       </c>
-      <c r="D7" s="6">
+      <c r="G7" s="6">
         <v>80.0</v>
       </c>
-      <c r="E7" s="6">
+      <c r="H7" s="6">
         <v>45.0</v>
       </c>
-      <c r="F7" s="8">
+      <c r="I7" s="8">
         <v>185.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="C8" s="6">
+        <v>144</v>
+      </c>
+      <c r="C8" s="4">
+        <v>20379</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1953</v>
+      </c>
+      <c r="F8" s="6">
         <v>50.0</v>
       </c>
-      <c r="D8" s="6">
+      <c r="G8" s="6">
         <v>50.0</v>
       </c>
-      <c r="E8" s="6">
+      <c r="H8" s="6">
         <v>60.0</v>
       </c>
-      <c r="F8" s="8">
+      <c r="I8" s="8">
         <v>160.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>97</v>
-[...4 lines deleted...]
-      <c r="D9" s="6">
+        <v>145</v>
+      </c>
+      <c r="C9" s="4">
+        <v>18891</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1953</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="6">
         <v>45.0</v>
       </c>
-      <c r="E9" s="6">
+      <c r="H9" s="6">
         <v>50.0</v>
       </c>
-      <c r="F9" s="8">
+      <c r="I9" s="8">
         <v>95.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="C10" s="6">
+        <v>147</v>
+      </c>
+      <c r="C10" s="4">
+        <v>10182</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="E10" s="4">
+        <v>1953</v>
+      </c>
+      <c r="F10" s="6">
         <v>36.0</v>
       </c>
-      <c r="D10" s="6">
+      <c r="G10" s="6">
         <v>40.0</v>
       </c>
-      <c r="E10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="8">
+      <c r="H10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="8">
         <v>76.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="D11" s="6">
+        <v>149</v>
+      </c>
+      <c r="C11" s="4">
+        <v>9532</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="E11" s="4">
+        <v>1956</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="6">
         <v>60.0</v>
       </c>
-      <c r="E11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="8">
+      <c r="H11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="8">
         <v>60.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C12" s="6">
+        <v>151</v>
+      </c>
+      <c r="C12" s="4">
+        <v>10959</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="E12" s="4">
+        <v>1956</v>
+      </c>
+      <c r="F12" s="6">
         <v>45.0</v>
       </c>
-      <c r="D12" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="8">
+      <c r="G12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="8">
         <v>45.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C13" s="6">
+        <v>153</v>
+      </c>
+      <c r="C13" s="4">
+        <v>20783</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E13" s="4">
+        <v>1953</v>
+      </c>
+      <c r="F13" s="6">
         <v>40.0</v>
       </c>
-      <c r="D13" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F13" s="8">
+      <c r="G13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="8">
         <v>40.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F9"/>
+      <selection activeCell="A4" sqref="A4:I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>103</v>
-[...7 lines deleted...]
-      <c r="E5" s="6">
+        <v>156</v>
+      </c>
+      <c r="C5" s="4">
+        <v>15785</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E5" s="4">
+        <v>2003</v>
+      </c>
+      <c r="F5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
         <v>80.0</v>
       </c>
-      <c r="F5" s="8">
+      <c r="I5" s="8">
         <v>280.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="C6" s="6">
+        <v>158</v>
+      </c>
+      <c r="C6" s="4">
+        <v>14276</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1998</v>
+      </c>
+      <c r="F6" s="6">
         <v>80.0</v>
       </c>
-      <c r="D6" s="6">
+      <c r="G6" s="6">
         <v>50.0</v>
       </c>
-      <c r="E6" s="6">
+      <c r="H6" s="6">
         <v>45.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>175.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="C7" s="6">
+        <v>159</v>
+      </c>
+      <c r="C7" s="4">
+        <v>13142</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E7" s="4">
+        <v>2006</v>
+      </c>
+      <c r="F7" s="6">
         <v>60.0</v>
       </c>
-      <c r="D7" s="6">
+      <c r="G7" s="6">
         <v>60.0</v>
       </c>
-      <c r="E7" s="6">
+      <c r="H7" s="6">
         <v>50.0</v>
       </c>
-      <c r="F7" s="8">
+      <c r="I7" s="8">
         <v>170.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="D8" s="6">
+        <v>161</v>
+      </c>
+      <c r="C8" s="4">
+        <v>18784</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1997</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="6">
         <v>80.0</v>
       </c>
-      <c r="E8" s="6">
+      <c r="H8" s="6">
         <v>60.0</v>
       </c>
-      <c r="F8" s="8">
+      <c r="I8" s="8">
         <v>140.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      <c r="F9" s="8">
+        <v>163</v>
+      </c>
+      <c r="C9" s="4">
+        <v>30014</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" s="4">
+        <v>2008</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I9" s="8">
         <v>100.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F6"/>
+      <selection activeCell="A4" sqref="A4:I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>109</v>
-[...10 lines deleted...]
-      <c r="F5" s="8">
+        <v>165</v>
+      </c>
+      <c r="C5" s="4">
+        <v>7840</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1993</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="8">
         <v>200.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-      <c r="D6" s="6">
+        <v>166</v>
+      </c>
+      <c r="C6" s="4">
+        <v>15161</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1992</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="6">
         <v>80.0</v>
       </c>
-      <c r="E6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="8">
+      <c r="H6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" s="8">
         <v>80.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F7"/>
+      <selection activeCell="A4" sqref="A4:I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>112</v>
-[...7 lines deleted...]
-      <c r="E5" s="6">
+        <v>169</v>
+      </c>
+      <c r="C5" s="4">
+        <v>14347</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1991</v>
+      </c>
+      <c r="F5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
         <v>80.0</v>
       </c>
-      <c r="F5" s="8">
+      <c r="I5" s="8">
         <v>280.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>113</v>
-[...14 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>171</v>
+      </c>
+      <c r="C6" s="4">
+        <v>30038</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1987</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I6" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>114</v>
-[...7 lines deleted...]
-      <c r="E7" s="6">
+        <v>173</v>
+      </c>
+      <c r="C7" s="4">
+        <v>30015</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1988</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" s="6">
         <v>60.0</v>
       </c>
-      <c r="F7" s="8">
+      <c r="I7" s="8">
         <v>60.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F5"/>
+      <selection activeCell="A4" sqref="A4:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>116</v>
-[...10 lines deleted...]
-      <c r="F5" s="8">
+        <v>175</v>
+      </c>
+      <c r="C5" s="4">
+        <v>30026</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1982</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="8">
         <v>100.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F9"/>
+      <selection activeCell="A4" sqref="A4:I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>118</v>
-[...10 lines deleted...]
-      <c r="F5" s="8">
+        <v>178</v>
+      </c>
+      <c r="C5" s="4">
+        <v>12454</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1975</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="8">
         <v>200.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="C6" s="6">
+        <v>179</v>
+      </c>
+      <c r="C6" s="4">
+        <v>7878</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1975</v>
+      </c>
+      <c r="F6" s="6">
         <v>60.0</v>
       </c>
-      <c r="D6" s="6">
+      <c r="G6" s="6">
         <v>60.0</v>
       </c>
-      <c r="E6" s="6">
+      <c r="H6" s="6">
         <v>80.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>200.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>120</v>
-[...14 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>180</v>
+      </c>
+      <c r="C7" s="4">
+        <v>17657</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1976</v>
+      </c>
+      <c r="F7" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>121</v>
-[...4 lines deleted...]
-      <c r="D8" s="6">
+        <v>181</v>
+      </c>
+      <c r="C8" s="4">
+        <v>11787</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1973</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="6">
         <v>80.0</v>
       </c>
-      <c r="E8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="8">
+      <c r="H8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="8">
         <v>80.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C9" s="6">
+        <v>182</v>
+      </c>
+      <c r="C9" s="4">
+        <v>21134</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1975</v>
+      </c>
+      <c r="F9" s="6">
         <v>80.0</v>
       </c>
-      <c r="D9" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="8">
+      <c r="G9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="8">
         <v>80.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F6"/>
+      <selection activeCell="A4" sqref="A4:I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>124</v>
-[...10 lines deleted...]
-      <c r="F5" s="8">
+        <v>184</v>
+      </c>
+      <c r="C5" s="4">
+        <v>15958</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1971</v>
+      </c>
+      <c r="F5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="8">
         <v>300.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C6" s="6">
+        <v>185</v>
+      </c>
+      <c r="C6" s="4">
+        <v>20798</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1969</v>
+      </c>
+      <c r="F6" s="6">
         <v>80.0</v>
       </c>
-      <c r="D6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="6">
+      <c r="G6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="6">
         <v>80.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>160.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F5"/>
+      <selection activeCell="A4" sqref="A4:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="F5" s="8">
+        <v>187</v>
+      </c>
+      <c r="C5" s="4">
+        <v>10370</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1951</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="8">
         <v>200.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F15"/>
+      <selection activeCell="A4" sqref="A4:I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C5" s="6">
+        <v>29</v>
+      </c>
+      <c r="C5" s="4">
+        <v>22405</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1994</v>
+      </c>
+      <c r="F5" s="6">
         <v>60.0</v>
       </c>
-      <c r="D5" s="6">
-[...2 lines deleted...]
-      <c r="E5" s="6">
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
         <v>29.0</v>
       </c>
-      <c r="F5" s="8">
+      <c r="I5" s="8">
         <v>189.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="E6" s="6">
+        <v>31</v>
+      </c>
+      <c r="C6" s="4">
+        <v>17090</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1996</v>
+      </c>
+      <c r="F6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="6">
         <v>80.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>180.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="C7" s="6">
+        <v>33</v>
+      </c>
+      <c r="C7" s="4">
+        <v>12792</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1996</v>
+      </c>
+      <c r="F7" s="6">
         <v>50.0</v>
       </c>
-      <c r="D7" s="6">
+      <c r="G7" s="6">
         <v>80.0</v>
       </c>
-      <c r="E7" s="6">
+      <c r="H7" s="6">
         <v>32.0</v>
       </c>
-      <c r="F7" s="8">
+      <c r="I7" s="8">
         <v>162.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C8" s="6">
+        <v>35</v>
+      </c>
+      <c r="C8" s="4">
+        <v>12588</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1995</v>
+      </c>
+      <c r="F8" s="6">
         <v>80.0</v>
       </c>
-      <c r="D8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="6">
+      <c r="G8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="6">
         <v>50.0</v>
       </c>
-      <c r="F8" s="8">
+      <c r="I8" s="8">
         <v>130.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>24</v>
-[...14 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>37</v>
+      </c>
+      <c r="C9" s="4">
+        <v>30027</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1992</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I9" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C10" s="6">
+        <v>39</v>
+      </c>
+      <c r="C10" s="4">
+        <v>9991</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="4">
+        <v>1992</v>
+      </c>
+      <c r="F10" s="6">
         <v>45.0</v>
       </c>
-      <c r="D10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="6">
+      <c r="G10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="6">
         <v>26.0</v>
       </c>
-      <c r="F10" s="8">
+      <c r="I10" s="8">
         <v>71.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>26</v>
-[...7 lines deleted...]
-      <c r="E11" s="6">
+        <v>41</v>
+      </c>
+      <c r="C11" s="4">
+        <v>30028</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="4">
+        <v>1994</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" s="6">
         <v>60.0</v>
       </c>
-      <c r="F11" s="8">
+      <c r="I11" s="8">
         <v>60.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="D12" s="6">
+        <v>43</v>
+      </c>
+      <c r="C12" s="4">
+        <v>17905</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="4">
+        <v>1995</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="6">
         <v>60.0</v>
       </c>
-      <c r="E12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="8">
+      <c r="H12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="8">
         <v>60.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>28</v>
-[...7 lines deleted...]
-      <c r="E13" s="6">
+        <v>45</v>
+      </c>
+      <c r="C13" s="4">
+        <v>40000</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="4">
+        <v>1992</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" s="6">
         <v>45.0</v>
       </c>
-      <c r="F13" s="8">
+      <c r="I13" s="8">
         <v>45.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="E14" s="6">
+        <v>47</v>
+      </c>
+      <c r="C14" s="4">
+        <v>30022</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="4">
+        <v>1994</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="6">
         <v>45.0</v>
       </c>
-      <c r="F14" s="8">
+      <c r="I14" s="8">
         <v>45.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:9">
       <c r="A15" s="4">
         <v>11</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>30</v>
-[...7 lines deleted...]
-      <c r="E15" s="6">
+        <v>48</v>
+      </c>
+      <c r="C15" s="4">
+        <v>40001</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="4">
+        <v>1994</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" s="6">
         <v>36.0</v>
       </c>
-      <c r="F15" s="8">
+      <c r="I15" s="8">
         <v>36.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F8"/>
+      <selection activeCell="A4" sqref="A4:I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="E5" s="6">
+        <v>190</v>
+      </c>
+      <c r="C5" s="4">
+        <v>20736</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1963</v>
+      </c>
+      <c r="F5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
         <v>80.0</v>
       </c>
-      <c r="F5" s="8">
+      <c r="I5" s="8">
         <v>280.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>130</v>
-[...14 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>191</v>
+      </c>
+      <c r="C6" s="4">
+        <v>30030</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1963</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I6" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-      <c r="D7" s="6">
+        <v>192</v>
+      </c>
+      <c r="C7" s="4">
+        <v>19334</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1965</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="6">
         <v>80.0</v>
       </c>
-      <c r="E7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="8">
+      <c r="H7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="8">
         <v>80.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="E8" s="6">
+        <v>194</v>
+      </c>
+      <c r="C8" s="4">
+        <v>30003</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1966</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="6">
         <v>60.0</v>
       </c>
-      <c r="F8" s="8">
+      <c r="I8" s="8">
         <v>60.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F5"/>
+      <selection activeCell="A4" sqref="A4:I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>134</v>
-[...10 lines deleted...]
-      <c r="F5" s="8">
+        <v>196</v>
+      </c>
+      <c r="C5" s="4">
+        <v>13661</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1957</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="8">
         <v>100.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F8"/>
+      <selection activeCell="A4" sqref="A4:I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>32</v>
-[...7 lines deleted...]
-      <c r="E5" s="6">
+        <v>51</v>
+      </c>
+      <c r="C5" s="4">
+        <v>17397</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1989</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
         <v>60.0</v>
       </c>
-      <c r="F5" s="8">
+      <c r="I5" s="8">
         <v>160.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>33</v>
-[...14 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>53</v>
+      </c>
+      <c r="C6" s="4">
+        <v>30035</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1988</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I6" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>34</v>
-[...14 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>54</v>
+      </c>
+      <c r="C7" s="4">
+        <v>11821</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1991</v>
+      </c>
+      <c r="F7" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-      <c r="E8" s="6">
+        <v>55</v>
+      </c>
+      <c r="C8" s="4">
+        <v>30041</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1988</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="6">
         <v>80.0</v>
       </c>
-      <c r="F8" s="8">
+      <c r="I8" s="8">
         <v>80.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F14"/>
+      <selection activeCell="A4" sqref="A4:I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="D5" s="6">
+        <v>58</v>
+      </c>
+      <c r="C5" s="4">
+        <v>20968</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1983</v>
+      </c>
+      <c r="F5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="6">
         <v>60.0</v>
       </c>
-      <c r="E5" s="6">
-[...2 lines deleted...]
-      <c r="F5" s="8">
+      <c r="H5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="8">
         <v>260.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="E6" s="6">
+        <v>59</v>
+      </c>
+      <c r="C6" s="4">
+        <v>15034</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1985</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H6" s="6">
         <v>80.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>180.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C7" s="6">
+        <v>61</v>
+      </c>
+      <c r="C7" s="4">
+        <v>12888</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1984</v>
+      </c>
+      <c r="F7" s="6">
         <v>80.0</v>
       </c>
-      <c r="D7" s="6">
+      <c r="G7" s="6">
         <v>50.0</v>
       </c>
-      <c r="E7" s="6">
+      <c r="H7" s="6">
         <v>40.0</v>
       </c>
-      <c r="F7" s="8">
+      <c r="I7" s="8">
         <v>170.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="D8" s="6">
+        <v>62</v>
+      </c>
+      <c r="C8" s="4">
+        <v>15388</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1982</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="6">
         <v>80.0</v>
       </c>
-      <c r="E8" s="6">
+      <c r="H8" s="6">
         <v>60.0</v>
       </c>
-      <c r="F8" s="8">
+      <c r="I8" s="8">
         <v>140.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="C9" s="6">
+        <v>64</v>
+      </c>
+      <c r="C9" s="4">
+        <v>15475</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1985</v>
+      </c>
+      <c r="F9" s="6">
         <v>60.0</v>
       </c>
-      <c r="D9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="6">
+      <c r="G9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="6">
         <v>36.0</v>
       </c>
-      <c r="F9" s="8">
+      <c r="I9" s="8">
         <v>96.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="D10" s="6">
+        <v>65</v>
+      </c>
+      <c r="C10" s="4">
+        <v>7168</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E10" s="4">
+        <v>1983</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="6">
         <v>40.0</v>
       </c>
-      <c r="E10" s="6">
+      <c r="H10" s="6">
         <v>32.0</v>
       </c>
-      <c r="F10" s="8">
+      <c r="I10" s="8">
         <v>72.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>43</v>
-[...7 lines deleted...]
-      <c r="E11" s="6">
+        <v>67</v>
+      </c>
+      <c r="C11" s="4">
+        <v>30005</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" s="4">
+        <v>1984</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" s="6">
         <v>50.0</v>
       </c>
-      <c r="F11" s="8">
+      <c r="I11" s="8">
         <v>50.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>44</v>
-[...7 lines deleted...]
-      <c r="E12" s="6">
+        <v>68</v>
+      </c>
+      <c r="C12" s="4">
+        <v>30024</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" s="4">
+        <v>1983</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="6">
         <v>45.0</v>
       </c>
-      <c r="F12" s="8">
+      <c r="I12" s="8">
         <v>45.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:9">
       <c r="A13" s="4">
         <v>9</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="D13" s="6">
+        <v>70</v>
+      </c>
+      <c r="C13" s="4">
+        <v>9447</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E13" s="4">
+        <v>1984</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="6">
         <v>45.0</v>
       </c>
-      <c r="E13" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="8">
+      <c r="H13" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="8">
         <v>45.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:9">
       <c r="A14" s="4">
         <v>10</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>46</v>
-[...7 lines deleted...]
-      <c r="E14" s="6">
+        <v>72</v>
+      </c>
+      <c r="C14" s="4">
+        <v>30034</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="E14" s="4">
+        <v>1986</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="6">
         <v>29.0</v>
       </c>
-      <c r="F14" s="8">
+      <c r="I14" s="8">
         <v>29.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F10"/>
+      <selection activeCell="A4" sqref="A4:I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C5" s="6">
+        <v>75</v>
+      </c>
+      <c r="C5" s="4">
+        <v>12485</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1978</v>
+      </c>
+      <c r="F5" s="6">
         <v>60.0</v>
       </c>
-      <c r="D5" s="6">
-[...2 lines deleted...]
-      <c r="E5" s="6">
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
         <v>80.0</v>
       </c>
-      <c r="F5" s="8">
+      <c r="I5" s="8">
         <v>240.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="C6" s="6">
+        <v>76</v>
+      </c>
+      <c r="C6" s="4">
+        <v>20257</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1980</v>
+      </c>
+      <c r="F6" s="6">
         <v>80.0</v>
       </c>
-      <c r="D6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="6">
+      <c r="G6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="6">
         <v>60.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>140.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>50</v>
-[...14 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>78</v>
+      </c>
+      <c r="C7" s="4">
+        <v>12092</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1981</v>
+      </c>
+      <c r="F7" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>51</v>
-[...14 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>79</v>
+      </c>
+      <c r="C8" s="4">
+        <v>30001</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1981</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I8" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>52</v>
-[...7 lines deleted...]
-      <c r="E9" s="6">
+        <v>80</v>
+      </c>
+      <c r="C9" s="4">
+        <v>30013</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1977</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="6">
         <v>50.0</v>
       </c>
-      <c r="F9" s="8">
+      <c r="I9" s="8">
         <v>50.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="E10" s="6">
+        <v>81</v>
+      </c>
+      <c r="C10" s="4">
+        <v>30025</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="E10" s="4">
+        <v>1978</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="6">
         <v>45.0</v>
       </c>
-      <c r="F10" s="8">
+      <c r="I10" s="8">
         <v>45.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F10"/>
+      <selection activeCell="A4" sqref="A4:I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C5" s="6">
+        <v>84</v>
+      </c>
+      <c r="C5" s="4">
+        <v>15178</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1975</v>
+      </c>
+      <c r="F5" s="6">
         <v>80.0</v>
       </c>
-      <c r="D5" s="6">
-[...5 lines deleted...]
-      <c r="F5" s="8">
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="8">
         <v>280.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="D6" s="6">
+        <v>85</v>
+      </c>
+      <c r="C6" s="4">
+        <v>12209</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1973</v>
+      </c>
+      <c r="F6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G6" s="6">
         <v>80.0</v>
       </c>
-      <c r="E6" s="6">
+      <c r="H6" s="6">
         <v>60.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>240.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="C7" s="6">
+        <v>87</v>
+      </c>
+      <c r="C7" s="4">
+        <v>7623</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1976</v>
+      </c>
+      <c r="F7" s="6">
         <v>60.0</v>
       </c>
-      <c r="D7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="6">
+      <c r="G7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" s="6">
         <v>80.0</v>
       </c>
-      <c r="F7" s="8">
+      <c r="I7" s="8">
         <v>140.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="C8" s="6">
+        <v>89</v>
+      </c>
+      <c r="C8" s="4">
+        <v>16269</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1974</v>
+      </c>
+      <c r="F8" s="6">
         <v>50.0</v>
       </c>
-      <c r="D8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="6">
+      <c r="G8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="6">
         <v>50.0</v>
       </c>
-      <c r="F8" s="8">
-[...3 lines deleted...]
-    <row r="9" spans="1:6">
+      <c r="I8" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-      <c r="D9" s="6">
+        <v>90</v>
+      </c>
+      <c r="C9" s="4">
+        <v>10514</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1972</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="6">
         <v>60.0</v>
       </c>
-      <c r="E9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="8">
+      <c r="H9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="8">
         <v>60.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="D10" s="6">
+        <v>91</v>
+      </c>
+      <c r="C10" s="4">
+        <v>25711</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="4">
+        <v>1974</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="6">
         <v>50.0</v>
       </c>
-      <c r="E10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="8">
+      <c r="H10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="8">
         <v>50.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F12"/>
+      <selection activeCell="A4" sqref="A4:I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="C5" s="6">
+        <v>93</v>
+      </c>
+      <c r="C5" s="4">
+        <v>22108</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1967</v>
+      </c>
+      <c r="F5" s="6">
         <v>80.0</v>
       </c>
-      <c r="D5" s="6">
-[...5 lines deleted...]
-      <c r="F5" s="8">
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="8">
         <v>280.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="C6" s="6">
+        <v>94</v>
+      </c>
+      <c r="C6" s="4">
+        <v>13678</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1970</v>
+      </c>
+      <c r="F6" s="6">
         <v>50.0</v>
       </c>
-      <c r="D6" s="6">
+      <c r="G6" s="6">
         <v>80.0</v>
       </c>
-      <c r="E6" s="6">
+      <c r="H6" s="6">
         <v>50.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>180.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>64</v>
-[...7 lines deleted...]
-      <c r="E7" s="6">
+        <v>95</v>
+      </c>
+      <c r="C7" s="4">
+        <v>25054</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1970</v>
+      </c>
+      <c r="F7" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" s="6">
         <v>60.0</v>
       </c>
-      <c r="F7" s="8">
+      <c r="I7" s="8">
         <v>160.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-      <c r="D8" s="6">
+        <v>97</v>
+      </c>
+      <c r="C8" s="4">
+        <v>11623</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1969</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="6">
         <v>60.0</v>
       </c>
-      <c r="E8" s="6">
+      <c r="H8" s="6">
         <v>45.0</v>
       </c>
-      <c r="F8" s="8">
+      <c r="I8" s="8">
         <v>105.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:9">
       <c r="A9" s="4">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C9" s="6">
+        <v>99</v>
+      </c>
+      <c r="C9" s="4">
+        <v>13216</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1970</v>
+      </c>
+      <c r="F9" s="6">
         <v>45.0</v>
       </c>
-      <c r="D9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="6">
+      <c r="G9" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" s="6">
         <v>40.0</v>
       </c>
-      <c r="F9" s="8">
+      <c r="I9" s="8">
         <v>85.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:9">
       <c r="A10" s="4">
         <v>6</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="E10" s="6">
+        <v>100</v>
+      </c>
+      <c r="C10" s="4">
+        <v>30020</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="E10" s="4">
+        <v>1967</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="6">
         <v>80.0</v>
       </c>
-      <c r="F10" s="8">
+      <c r="I10" s="8">
         <v>80.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:9">
       <c r="A11" s="4">
         <v>7</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C11" s="6">
+        <v>102</v>
+      </c>
+      <c r="C11" s="4">
+        <v>12394</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="E11" s="4">
+        <v>1970</v>
+      </c>
+      <c r="F11" s="6">
         <v>60.0</v>
       </c>
-      <c r="D11" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="8">
+      <c r="G11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="8">
         <v>60.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:9">
       <c r="A12" s="4">
         <v>8</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>69</v>
-[...7 lines deleted...]
-      <c r="E12" s="6">
+        <v>104</v>
+      </c>
+      <c r="C12" s="4">
+        <v>30032</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" s="4">
+        <v>1971</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="6">
         <v>36.0</v>
       </c>
-      <c r="F12" s="8">
+      <c r="I12" s="8">
         <v>36.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F6"/>
+      <selection activeCell="A4" sqref="A4:I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>71</v>
-[...7 lines deleted...]
-      <c r="E5" s="6">
+        <v>106</v>
+      </c>
+      <c r="C5" s="4">
+        <v>14287</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1951</v>
+      </c>
+      <c r="F5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
         <v>80.0</v>
       </c>
-      <c r="F5" s="8">
+      <c r="I5" s="8">
         <v>280.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>72</v>
-[...10 lines deleted...]
-      <c r="F6" s="8">
+        <v>108</v>
+      </c>
+      <c r="C6" s="4">
+        <v>40010</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1948</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I6" s="8">
         <v>100.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A4" sqref="A4:F8"/>
+      <selection activeCell="A4" sqref="A4:I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="14" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:6" customHeight="1" ht="150">
+    <row r="4" spans="1:9" customHeight="1" ht="150">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>74</v>
-[...10 lines deleted...]
-      <c r="F5" s="8">
+        <v>110</v>
+      </c>
+      <c r="C5" s="4">
+        <v>13122</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="E5" s="4">
+        <v>1944</v>
+      </c>
+      <c r="F5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H5" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="8">
         <v>300.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C6" s="6">
+        <v>112</v>
+      </c>
+      <c r="C6" s="4">
+        <v>15663</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E6" s="4">
+        <v>1946</v>
+      </c>
+      <c r="F6" s="6">
         <v>60.0</v>
       </c>
-      <c r="D6" s="6">
+      <c r="G6" s="6">
         <v>80.0</v>
       </c>
-      <c r="E6" s="6">
+      <c r="H6" s="6">
         <v>80.0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="I6" s="8">
         <v>220.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:9">
       <c r="A7" s="4">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C7" s="6">
+        <v>114</v>
+      </c>
+      <c r="C7" s="4">
+        <v>7830</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="E7" s="4">
+        <v>1942</v>
+      </c>
+      <c r="F7" s="6">
         <v>80.0</v>
       </c>
-      <c r="D7" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="8">
+      <c r="G7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="8">
         <v>80.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:9">
       <c r="A8" s="4">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C8" s="6">
+        <v>116</v>
+      </c>
+      <c r="C8" s="4">
+        <v>14827</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1946</v>
+      </c>
+      <c r="F8" s="6">
         <v>50.0</v>
       </c>
-      <c r="D8" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="8">
+      <c r="G8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="8">
         <v>50.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>