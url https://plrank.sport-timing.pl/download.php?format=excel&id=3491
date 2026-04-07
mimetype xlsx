--- v0 (2026-02-16)
+++ v1 (2026-04-07)
@@ -12,586 +12,736 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Puchar Zakopanego</t>
   </si>
   <si>
     <t>Sezon: 2025/2026 | Typ licencji: PucharZakopanego | Płeć: Mixed</t>
   </si>
   <si>
     <t>Mężczyźni - A0</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Licencja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Klub</t>
   </si>
   <si>
     <t>Rocznik</t>
   </si>
   <si>
+    <t>Starty</t>
+  </si>
+  <si>
     <t>Wynik</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Porembski</t>
   </si>
   <si>
     <t>Zakopane</t>
   </si>
   <si>
+    <t>Szymon</t>
+  </si>
+  <si>
+    <t>Doliński</t>
+  </si>
+  <si>
+    <t>ŁÓDŹ</t>
+  </si>
+  <si>
     <t>Janik</t>
   </si>
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t>Pol</t>
   </si>
   <si>
-    <t>Szymon</t>
-[...7 lines deleted...]
-  <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Grudnik</t>
   </si>
   <si>
     <t>Kielce</t>
   </si>
   <si>
+    <t>Puch</t>
+  </si>
+  <si>
+    <t>Piotr</t>
+  </si>
+  <si>
+    <t>Kępiński</t>
+  </si>
+  <si>
+    <t>Wiktor</t>
+  </si>
+  <si>
+    <t>Chrzanów</t>
+  </si>
+  <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Pacyniak</t>
   </si>
   <si>
     <t>Sośnica</t>
   </si>
   <si>
+    <t>Kula</t>
+  </si>
+  <si>
+    <t>Łukasz</t>
+  </si>
+  <si>
+    <t>Ciche</t>
+  </si>
+  <si>
+    <t>Witaszewski</t>
+  </si>
+  <si>
+    <t>Paweł</t>
+  </si>
+  <si>
     <t>Mężczyźni - A1</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Tomaszewski</t>
   </si>
   <si>
     <t>Kudowa Zdrój</t>
   </si>
   <si>
+    <t>Mieszko</t>
+  </si>
+  <si>
+    <t>Kuczański</t>
+  </si>
+  <si>
+    <t>Katowice</t>
+  </si>
+  <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Śliwa</t>
   </si>
   <si>
     <t>Przemyśl</t>
   </si>
   <si>
-    <t>Mieszko</t>
-[...7 lines deleted...]
-  <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Gał</t>
   </si>
   <si>
     <t>Poronin</t>
   </si>
   <si>
+    <t>Szarzec</t>
+  </si>
+  <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Wisła</t>
+  </si>
+  <si>
+    <t>Kostrz</t>
+  </si>
+  <si>
+    <t>Kraków</t>
+  </si>
+  <si>
+    <t>Wisla</t>
+  </si>
+  <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Oleśniewicz</t>
   </si>
   <si>
     <t>Izby</t>
   </si>
   <si>
-    <t>Kostrz</t>
-[...2 lines deleted...]
-    <t>Kraków</t>
+    <t>Bachórz</t>
+  </si>
+  <si>
+    <t>Spytkowice</t>
+  </si>
+  <si>
+    <t>Reczek</t>
+  </si>
+  <si>
+    <t>Maciej</t>
+  </si>
+  <si>
+    <t>Długa</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Kościelisko</t>
   </si>
   <si>
     <t>Mężczyźni - A2</t>
   </si>
   <si>
-    <t>Mateusz</t>
-[...1 lines deleted...]
-  <si>
     <t>Żuchowski</t>
   </si>
   <si>
     <t>Łódź</t>
   </si>
   <si>
-    <t>Maciej</t>
+    <t>Wąsowicz</t>
   </si>
   <si>
     <t>Górecki</t>
   </si>
   <si>
+    <t>Mikołajczyk</t>
+  </si>
+  <si>
+    <t>Szczawa</t>
+  </si>
+  <si>
     <t>Mężczyźni - A3</t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
+    <t>Stolarczyk</t>
+  </si>
+  <si>
+    <t>Rabka Zdrój</t>
+  </si>
+  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Bodziński</t>
   </si>
   <si>
-    <t>Piotr</t>
-[...7 lines deleted...]
-  <si>
     <t>Tadeusz</t>
   </si>
   <si>
     <t>Stokłosa</t>
   </si>
   <si>
     <t>Raszyn</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
+    <t>Tomasz</t>
+  </si>
+  <si>
+    <t>Dyl</t>
+  </si>
+  <si>
+    <t>Myślenice</t>
+  </si>
+  <si>
+    <t>Dziurny</t>
+  </si>
+  <si>
+    <t>Marcin</t>
+  </si>
+  <si>
+    <t>Ruchałowski</t>
+  </si>
+  <si>
     <t>Witold</t>
   </si>
   <si>
+    <t>Nowy Sącz</t>
+  </si>
+  <si>
     <t>Kowol</t>
   </si>
   <si>
     <t>Wilkowice</t>
   </si>
   <si>
-    <t>Tomasz</t>
-[...5 lines deleted...]
-    <t>Myślenice</t>
+    <t>Tyrajski</t>
+  </si>
+  <si>
+    <t>Warszawa</t>
   </si>
   <si>
     <t>Mężczyźni - A4</t>
   </si>
   <si>
-    <t>Wiktor</t>
-[...2 lines deleted...]
-    <t>Kościelisko</t>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>Trojanowski</t>
+  </si>
+  <si>
+    <t>Witów</t>
   </si>
   <si>
     <t>Leszek</t>
   </si>
   <si>
     <t>Mydlarz</t>
   </si>
   <si>
-    <t>Dominik</t>
-[...5 lines deleted...]
-    <t>Witów</t>
+    <t>Bartman</t>
+  </si>
+  <si>
+    <t>Łukaszka</t>
+  </si>
+  <si>
+    <t>Sławomir</t>
+  </si>
+  <si>
+    <t>Jarosław</t>
+  </si>
+  <si>
+    <t>Chełmiec</t>
   </si>
   <si>
     <t>Mężczyźni - A5</t>
   </si>
   <si>
+    <t>Gąsienica</t>
+  </si>
+  <si>
     <t>Waldemar</t>
   </si>
   <si>
     <t>Lalik</t>
   </si>
   <si>
     <t>Jerzmanowice</t>
   </si>
   <si>
-    <t>Gąsienica</t>
-[...1 lines deleted...]
-  <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Koczur</t>
   </si>
   <si>
     <t>Nowy Targ</t>
   </si>
   <si>
+    <t>Miłosz</t>
+  </si>
+  <si>
+    <t>Szwancyber</t>
+  </si>
+  <si>
     <t>Wawrzyniec</t>
   </si>
   <si>
     <t>Stachowski</t>
   </si>
   <si>
-    <t>Miłosz</t>
-[...7 lines deleted...]
-  <si>
     <t>Mężczyźni - A6</t>
   </si>
   <si>
     <t>Miśniakiewicz</t>
   </si>
   <si>
     <t>Biernacik</t>
   </si>
   <si>
     <t>Dziarkowskki</t>
   </si>
   <si>
     <t>Masłomiąca</t>
   </si>
   <si>
     <t>Niedbała</t>
   </si>
   <si>
     <t>RADZISZÓW</t>
   </si>
   <si>
+    <t>Prośniak</t>
+  </si>
+  <si>
+    <t>Krzysztof</t>
+  </si>
+  <si>
+    <t>Busko Zdrój</t>
+  </si>
+  <si>
     <t>Niklas</t>
   </si>
   <si>
     <t>Opole</t>
   </si>
   <si>
+    <t>Turowicz</t>
+  </si>
+  <si>
     <t>Mężczyźni - B10</t>
   </si>
   <si>
     <t>Stanislaw</t>
   </si>
   <si>
     <t>Skory</t>
   </si>
   <si>
     <t>Gdańsk</t>
   </si>
   <si>
+    <t>Żukowski</t>
+  </si>
+  <si>
+    <t>Ludwik</t>
+  </si>
+  <si>
+    <t>Mężczyźni - B11</t>
+  </si>
+  <si>
+    <t>Marian</t>
+  </si>
+  <si>
+    <t>Soboński</t>
+  </si>
+  <si>
+    <t>Gliwice</t>
+  </si>
+  <si>
+    <t>Zbigniew</t>
+  </si>
+  <si>
+    <t>Wójciak</t>
+  </si>
+  <si>
+    <t>Rabka-Zdrój</t>
+  </si>
+  <si>
+    <t>Alfred</t>
+  </si>
+  <si>
+    <t>Biel</t>
+  </si>
+  <si>
+    <t>Skoczów</t>
+  </si>
+  <si>
+    <t>Rudolf</t>
+  </si>
+  <si>
+    <t>Kutschera</t>
+  </si>
+  <si>
+    <t>Mężczyźni - B7</t>
+  </si>
+  <si>
+    <t>Klich</t>
+  </si>
+  <si>
+    <t>Hubert</t>
+  </si>
+  <si>
+    <t>Wolski</t>
+  </si>
+  <si>
+    <t>Janusz</t>
+  </si>
+  <si>
+    <t>Luberda</t>
+  </si>
+  <si>
+    <t>NOWY TARG</t>
+  </si>
+  <si>
+    <t>Pandyra</t>
+  </si>
+  <si>
+    <t>Peter Pawel</t>
+  </si>
+  <si>
+    <t>Poneta</t>
+  </si>
+  <si>
+    <t>Hagen</t>
+  </si>
+  <si>
+    <t>Kwieciński</t>
+  </si>
+  <si>
     <t>Stanisław</t>
   </si>
   <si>
-    <t>Mężczyźni - B11</t>
-[...64 lines deleted...]
-  <si>
     <t>Mężczyźni - B8</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
-    <t>Warszawa</t>
-[...1 lines deleted...]
-  <si>
     <t>Cieślar</t>
   </si>
   <si>
     <t>Cieszyn</t>
   </si>
   <si>
     <t>Andrzej</t>
   </si>
   <si>
     <t>Brandys</t>
   </si>
   <si>
     <t>Żywiec</t>
   </si>
   <si>
+    <t>Małysa</t>
+  </si>
+  <si>
+    <t>Wiesław</t>
+  </si>
+  <si>
+    <t>Radziszów</t>
+  </si>
+  <si>
+    <t>Raciechowice</t>
+  </si>
+  <si>
+    <t>Żyrardów</t>
+  </si>
+  <si>
     <t>Mężczyźni - B9</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Smetana</t>
   </si>
   <si>
     <t>Krynica Zdrój</t>
   </si>
   <si>
+    <t>Gomuliński</t>
+  </si>
+  <si>
     <t>Lamers</t>
   </si>
   <si>
     <t>Bielsko-Biała</t>
   </si>
   <si>
-    <t>Gomuliński</t>
-[...1 lines deleted...]
-  <si>
     <t>Kaczmarczyk</t>
   </si>
   <si>
+    <t>Probulski</t>
+  </si>
+  <si>
+    <t>Gorlice</t>
+  </si>
+  <si>
     <t>Ujejski</t>
   </si>
   <si>
     <t>Szczyrk</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
     <t>Grunt</t>
   </si>
   <si>
     <t>Częstochowa</t>
   </si>
   <si>
-    <t>Probulski</t>
-[...4 lines deleted...]
-  <si>
     <t>Czelny</t>
   </si>
   <si>
     <t>Krościenko Wyżne</t>
   </si>
   <si>
     <t>Zbyszyński</t>
   </si>
   <si>
     <t>Jelenia Góra</t>
   </si>
   <si>
     <t>Kobiety - C0</t>
   </si>
   <si>
     <t>Amelia</t>
   </si>
   <si>
     <t>Baranowska</t>
   </si>
   <si>
     <t>Piaseczno</t>
   </si>
   <si>
     <t>Wiktoria</t>
   </si>
   <si>
+    <t>Klaudia</t>
+  </si>
+  <si>
+    <t>Michura</t>
+  </si>
+  <si>
+    <t>Laskowa</t>
+  </si>
+  <si>
     <t>Weronika</t>
   </si>
   <si>
     <t>Zielińska</t>
   </si>
   <si>
     <t>Sucha Beskidzka</t>
   </si>
   <si>
-    <t>Kludia</t>
-[...8 lines deleted...]
-    <t>Klaudia</t>
+    <t>Emilia</t>
   </si>
   <si>
     <t>Kobiety - C1</t>
   </si>
   <si>
     <t>Bianka</t>
   </si>
   <si>
     <t>Kich</t>
   </si>
   <si>
     <t>Karolina</t>
   </si>
   <si>
     <t>Moskała</t>
   </si>
   <si>
     <t>Kalwaria Zebrzydowska</t>
   </si>
   <si>
     <t>Kobiety - C2</t>
   </si>
   <si>
     <t>Iwona</t>
   </si>
   <si>
     <t>Szafrańska</t>
   </si>
   <si>
     <t>Mogilany</t>
   </si>
   <si>
+    <t>Wysokinska</t>
+  </si>
+  <si>
+    <t>Jolanta</t>
+  </si>
+  <si>
+    <t>Radziechowy</t>
+  </si>
+  <si>
+    <t>Małkowicz</t>
+  </si>
+  <si>
+    <t>Malwina</t>
+  </si>
+  <si>
+    <t>Kobiety - C3</t>
+  </si>
+  <si>
+    <t>Sitek-szywała</t>
+  </si>
+  <si>
+    <t>Nina</t>
+  </si>
+  <si>
+    <t>Gdów</t>
+  </si>
+  <si>
     <t>Kobiety - C5</t>
   </si>
   <si>
+    <t>Magdalena</t>
+  </si>
+  <si>
+    <t>Góra</t>
+  </si>
+  <si>
     <t>Rodak</t>
   </si>
   <si>
-    <t>Radziechowy</t>
-[...7 lines deleted...]
-  <si>
     <t>Katarzyna</t>
   </si>
   <si>
     <t>Luterek</t>
   </si>
   <si>
     <t>Monika</t>
   </si>
   <si>
     <t>Szafran</t>
   </si>
   <si>
     <t>Łodzińska</t>
   </si>
   <si>
     <t>Kobiety - C6</t>
   </si>
   <si>
     <t>Gosia</t>
   </si>
   <si>
     <t>Dobrowolska</t>
   </si>
   <si>
     <t>Anna</t>
@@ -599,57 +749,63 @@
   <si>
     <t>Witowska-kostrz</t>
   </si>
   <si>
     <t>Kobiety - D10</t>
   </si>
   <si>
     <t>Jadwiga</t>
   </si>
   <si>
     <t>Gołda</t>
   </si>
   <si>
     <t>RADZIECHOWY</t>
   </si>
   <si>
     <t>Kobiety - D7</t>
   </si>
   <si>
     <t>Małgorzata</t>
   </si>
   <si>
     <t>Sobolska</t>
   </si>
   <si>
+    <t>Tlałka-długosz</t>
+  </si>
+  <si>
     <t>Agnieszka</t>
   </si>
   <si>
     <t>Matuszyk</t>
   </si>
   <si>
     <t>Jedlnia Letnisko</t>
+  </si>
+  <si>
+    <t>Durak</t>
   </si>
   <si>
     <t>Kobiety - D8</t>
   </si>
   <si>
     <t>Julitta</t>
   </si>
   <si>
     <t>Solecka</t>
   </si>
   <si>
     <t>pl_Rank - System Rankingowy</t>
   </si>
   <si>
     <t>© 2025 Sport-Timing.pl | Wszystkie prawa zastrzeżone</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
@@ -1044,2581 +1200,3662 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G164"/>
+  <dimension ref="A1:H197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A164" sqref="A164"/>
+      <selection activeCell="A197" sqref="A197"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50.988" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:7">
+    <row r="2" spans="1:8">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:7">
+    <row r="5" spans="1:8">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" s="5">
         <v>1</v>
       </c>
       <c r="B6" s="5">
         <v>13672</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F6" s="5">
         <v>2007</v>
       </c>
-      <c r="G6" s="8">
-[...3 lines deleted...]
-    <row r="7" spans="1:7">
+      <c r="G6" s="5">
+        <v>3</v>
+      </c>
+      <c r="H6" s="8">
+        <v>190.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" s="6">
         <v>2</v>
       </c>
       <c r="B7" s="6">
-        <v>8399</v>
+        <v>13563</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F7" s="6">
         <v>2006</v>
       </c>
-      <c r="G7" s="9">
-[...3 lines deleted...]
-    <row r="8" spans="1:7">
+      <c r="G7" s="6">
+        <v>2</v>
+      </c>
+      <c r="H7" s="9">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" s="7">
         <v>3</v>
       </c>
       <c r="B8" s="7">
-        <v>12312</v>
+        <v>8399</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F8" s="7">
-        <v>2000</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:7">
+        <v>2006</v>
+      </c>
+      <c r="G8" s="7">
+        <v>3</v>
+      </c>
+      <c r="H8" s="10">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9">
         <v>4</v>
       </c>
       <c r="B9">
-        <v>13563</v>
+        <v>12312</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F9">
-        <v>2006</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:7">
+        <v>2000</v>
+      </c>
+      <c r="G9">
+        <v>3</v>
+      </c>
+      <c r="H9" s="11">
+        <v>142.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10">
         <v>11542</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F10">
         <v>2002</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10">
+        <v>1</v>
+      </c>
+      <c r="H10" s="11">
         <v>100.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
+        <v>40002</v>
+      </c>
+      <c r="C11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11">
+        <v>1999</v>
+      </c>
+      <c r="G11">
+        <v>1</v>
+      </c>
+      <c r="H11" s="11">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>7</v>
+      </c>
+      <c r="B12">
+        <v>30008</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12">
+        <v>2000</v>
+      </c>
+      <c r="G12">
+        <v>1</v>
+      </c>
+      <c r="H12" s="11">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>8</v>
+      </c>
+      <c r="B13">
         <v>18692</v>
       </c>
-      <c r="C11" t="s">
-[...8 lines deleted...]
-      <c r="F11">
+      <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13">
         <v>2007</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G13">
+        <v>1</v>
+      </c>
+      <c r="H13" s="11">
         <v>50.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
-[...15 lines deleted...]
-      <c r="B15" s="3" t="s">
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>9</v>
+      </c>
+      <c r="B14">
+        <v>30011</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
+        <v>33</v>
+      </c>
+      <c r="F14">
+        <v>1999</v>
+      </c>
+      <c r="G14">
+        <v>1</v>
+      </c>
+      <c r="H14" s="11">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15">
+        <v>10</v>
+      </c>
+      <c r="B15">
+        <v>40003</v>
+      </c>
+      <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15">
+        <v>2006</v>
+      </c>
+      <c r="G15">
+        <v>1</v>
+      </c>
+      <c r="H15" s="11">
+        <v>36.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="3" t="s">
+      <c r="C19" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D15" s="3" t="s">
+      <c r="D19" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E15" s="3" t="s">
+      <c r="E19" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F15" s="3" t="s">
+      <c r="F19" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G15" s="3" t="s">
+      <c r="G19" s="3" t="s">
         <v>9</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="5">
+      <c r="H19" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="5">
+        <v>1</v>
+      </c>
+      <c r="B20" s="5">
         <v>22405</v>
       </c>
-      <c r="C16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="5" t="s">
+      <c r="C20" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" s="5">
+        <v>1994</v>
+      </c>
+      <c r="G20" s="5">
+        <v>3</v>
+      </c>
+      <c r="H20" s="8">
+        <v>189.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="6">
+        <v>2</v>
+      </c>
+      <c r="B21" s="6">
+        <v>17090</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F21" s="6">
+        <v>1996</v>
+      </c>
+      <c r="G21" s="6">
+        <v>2</v>
+      </c>
+      <c r="H21" s="9">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="7">
+        <v>3</v>
+      </c>
+      <c r="B22" s="7">
+        <v>12792</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F22" s="7">
+        <v>1996</v>
+      </c>
+      <c r="G22" s="7">
+        <v>3</v>
+      </c>
+      <c r="H22" s="10">
+        <v>162.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>4</v>
+      </c>
+      <c r="B23">
+        <v>12588</v>
+      </c>
+      <c r="C23" t="s">
+        <v>46</v>
+      </c>
+      <c r="D23" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" t="s">
+        <v>48</v>
+      </c>
+      <c r="F23">
+        <v>1995</v>
+      </c>
+      <c r="G23">
+        <v>2</v>
+      </c>
+      <c r="H23" s="11">
+        <v>130.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>5</v>
+      </c>
+      <c r="B24">
+        <v>30027</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F24">
+        <v>1992</v>
+      </c>
+      <c r="G24">
+        <v>1</v>
+      </c>
+      <c r="H24" s="11">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>6</v>
+      </c>
+      <c r="B25">
+        <v>9991</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25">
+        <v>1992</v>
+      </c>
+      <c r="G25">
+        <v>2</v>
+      </c>
+      <c r="H25" s="11">
+        <v>71.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>7</v>
+      </c>
+      <c r="B26">
+        <v>30028</v>
+      </c>
+      <c r="C26" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" t="s">
         <v>28</v>
       </c>
-      <c r="F16" s="5">
+      <c r="E26" t="s">
+        <v>54</v>
+      </c>
+      <c r="F26">
         <v>1994</v>
       </c>
-      <c r="G16" s="8">
+      <c r="G26">
+        <v>1</v>
+      </c>
+      <c r="H26" s="11">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>8</v>
+      </c>
+      <c r="B27">
+        <v>17905</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" t="s">
+        <v>56</v>
+      </c>
+      <c r="E27" t="s">
+        <v>57</v>
+      </c>
+      <c r="F27">
+        <v>1995</v>
+      </c>
+      <c r="G27">
+        <v>1</v>
+      </c>
+      <c r="H27" s="11">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>9</v>
+      </c>
+      <c r="B28">
+        <v>40000</v>
+      </c>
+      <c r="C28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E28" t="s">
+        <v>59</v>
+      </c>
+      <c r="F28">
+        <v>1992</v>
+      </c>
+      <c r="G28">
+        <v>1</v>
+      </c>
+      <c r="H28" s="11">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>10</v>
+      </c>
+      <c r="B29">
+        <v>30022</v>
+      </c>
+      <c r="C29" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" t="s">
+        <v>61</v>
+      </c>
+      <c r="E29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29">
+        <v>1994</v>
+      </c>
+      <c r="G29">
+        <v>1</v>
+      </c>
+      <c r="H29" s="11">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>11</v>
+      </c>
+      <c r="B30">
+        <v>40001</v>
+      </c>
+      <c r="C30" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E30" t="s">
+        <v>64</v>
+      </c>
+      <c r="F30">
+        <v>1994</v>
+      </c>
+      <c r="G30">
+        <v>1</v>
+      </c>
+      <c r="H30" s="11">
+        <v>36.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="H33"/>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="5">
+        <v>1</v>
+      </c>
+      <c r="B35" s="5">
+        <v>17397</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F35" s="5">
+        <v>1989</v>
+      </c>
+      <c r="G35" s="5">
+        <v>2</v>
+      </c>
+      <c r="H35" s="8">
         <v>160.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
-      <c r="A17" s="6">
+    <row r="36" spans="1:8">
+      <c r="A36" s="6">
         <v>2</v>
       </c>
-      <c r="B17" s="6">
-[...37 lines deleted...]
-      <c r="G18" s="10">
+      <c r="B36" s="6">
+        <v>30035</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="6">
+        <v>1988</v>
+      </c>
+      <c r="G36" s="6">
+        <v>1</v>
+      </c>
+      <c r="H36" s="9">
         <v>100.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
-      <c r="A19">
+    <row r="37" spans="1:8">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7">
+        <v>11821</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="7">
+        <v>1991</v>
+      </c>
+      <c r="G37" s="7">
+        <v>1</v>
+      </c>
+      <c r="H37" s="10">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
         <v>4</v>
       </c>
-      <c r="B19">
-[...14 lines deleted...]
-      <c r="G19" s="11">
+      <c r="B38">
+        <v>30041</v>
+      </c>
+      <c r="C38" t="s">
+        <v>70</v>
+      </c>
+      <c r="D38" t="s">
+        <v>61</v>
+      </c>
+      <c r="E38" t="s">
+        <v>71</v>
+      </c>
+      <c r="F38">
+        <v>1988</v>
+      </c>
+      <c r="G38">
+        <v>1</v>
+      </c>
+      <c r="H38" s="11">
         <v>80.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
-[...328 lines deleted...]
-    <row r="41" spans="1:7">
+    <row r="39" spans="1:8">
+      <c r="H39"/>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="H40"/>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-    <row r="42" spans="1:7">
+        <v>72</v>
+      </c>
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="43" spans="1:7">
+      <c r="H42" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" s="5">
         <v>1</v>
       </c>
       <c r="B43" s="5">
-        <v>12485</v>
+        <v>20968</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="F43" s="5">
-        <v>1978</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:7">
+        <v>1983</v>
+      </c>
+      <c r="G43" s="5">
+        <v>3</v>
+      </c>
+      <c r="H43" s="8">
+        <v>260.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" s="6">
         <v>2</v>
       </c>
       <c r="B44" s="6">
+        <v>15034</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="F44" s="6">
+        <v>1985</v>
+      </c>
+      <c r="G44" s="6">
+        <v>2</v>
+      </c>
+      <c r="H44" s="9">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="7">
+        <v>3</v>
+      </c>
+      <c r="B45" s="7">
+        <v>12888</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" s="7">
+        <v>1984</v>
+      </c>
+      <c r="G45" s="7">
+        <v>3</v>
+      </c>
+      <c r="H45" s="10">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>4</v>
+      </c>
+      <c r="B46">
+        <v>15388</v>
+      </c>
+      <c r="C46" t="s">
+        <v>78</v>
+      </c>
+      <c r="D46" t="s">
+        <v>79</v>
+      </c>
+      <c r="E46" t="s">
+        <v>80</v>
+      </c>
+      <c r="F46">
+        <v>1982</v>
+      </c>
+      <c r="G46">
+        <v>2</v>
+      </c>
+      <c r="H46" s="11">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>5</v>
+      </c>
+      <c r="B47">
+        <v>15475</v>
+      </c>
+      <c r="C47" t="s">
+        <v>81</v>
+      </c>
+      <c r="D47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E47" t="s">
+        <v>30</v>
+      </c>
+      <c r="F47">
+        <v>1985</v>
+      </c>
+      <c r="G47">
+        <v>2</v>
+      </c>
+      <c r="H47" s="11">
+        <v>96.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>6</v>
+      </c>
+      <c r="B48">
+        <v>7168</v>
+      </c>
+      <c r="C48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D48" t="s">
+        <v>83</v>
+      </c>
+      <c r="E48" t="s">
+        <v>84</v>
+      </c>
+      <c r="F48">
+        <v>1983</v>
+      </c>
+      <c r="G48">
+        <v>2</v>
+      </c>
+      <c r="H48" s="11">
+        <v>72.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>7</v>
+      </c>
+      <c r="B49">
+        <v>30005</v>
+      </c>
+      <c r="C49" t="s">
+        <v>85</v>
+      </c>
+      <c r="D49" t="s">
+        <v>86</v>
+      </c>
+      <c r="E49" t="s">
+        <v>64</v>
+      </c>
+      <c r="F49">
+        <v>1984</v>
+      </c>
+      <c r="G49">
+        <v>1</v>
+      </c>
+      <c r="H49" s="11">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>8</v>
+      </c>
+      <c r="B50">
+        <v>30024</v>
+      </c>
+      <c r="C50" t="s">
+        <v>87</v>
+      </c>
+      <c r="D50" t="s">
+        <v>88</v>
+      </c>
+      <c r="E50" t="s">
+        <v>89</v>
+      </c>
+      <c r="F50">
+        <v>1983</v>
+      </c>
+      <c r="G50">
+        <v>1</v>
+      </c>
+      <c r="H50" s="11">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>9</v>
+      </c>
+      <c r="B51">
+        <v>9447</v>
+      </c>
+      <c r="C51" t="s">
+        <v>88</v>
+      </c>
+      <c r="D51" t="s">
+        <v>90</v>
+      </c>
+      <c r="E51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F51">
+        <v>1984</v>
+      </c>
+      <c r="G51">
+        <v>1</v>
+      </c>
+      <c r="H51" s="11">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>10</v>
+      </c>
+      <c r="B52">
+        <v>30034</v>
+      </c>
+      <c r="C52" t="s">
+        <v>92</v>
+      </c>
+      <c r="D52" t="s">
+        <v>82</v>
+      </c>
+      <c r="E52" t="s">
+        <v>93</v>
+      </c>
+      <c r="F52">
+        <v>1986</v>
+      </c>
+      <c r="G52">
+        <v>1</v>
+      </c>
+      <c r="H52" s="11">
+        <v>29.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="H55"/>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="5">
+        <v>1</v>
+      </c>
+      <c r="B57" s="5">
+        <v>12485</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F57" s="5">
+        <v>1978</v>
+      </c>
+      <c r="G57" s="5">
+        <v>3</v>
+      </c>
+      <c r="H57" s="8">
+        <v>240.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="6">
+        <v>2</v>
+      </c>
+      <c r="B58" s="6">
+        <v>20257</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="F58" s="6">
+        <v>1980</v>
+      </c>
+      <c r="G58" s="6">
+        <v>2</v>
+      </c>
+      <c r="H58" s="9">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="7">
+        <v>3</v>
+      </c>
+      <c r="B59" s="7">
         <v>12092</v>
       </c>
-      <c r="C44" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="6" t="s">
+      <c r="C59" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F59" s="7">
+        <v>1981</v>
+      </c>
+      <c r="G59" s="7">
+        <v>1</v>
+      </c>
+      <c r="H59" s="10">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>4</v>
+      </c>
+      <c r="B60">
+        <v>30001</v>
+      </c>
+      <c r="C60" t="s">
+        <v>100</v>
+      </c>
+      <c r="D60" t="s">
+        <v>61</v>
+      </c>
+      <c r="E60" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60">
+        <v>1981</v>
+      </c>
+      <c r="G60">
+        <v>1</v>
+      </c>
+      <c r="H60" s="11">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>5</v>
+      </c>
+      <c r="B61">
+        <v>30013</v>
+      </c>
+      <c r="C61" t="s">
+        <v>101</v>
+      </c>
+      <c r="D61" t="s">
+        <v>102</v>
+      </c>
+      <c r="E61" t="s">
+        <v>59</v>
+      </c>
+      <c r="F61">
+        <v>1977</v>
+      </c>
+      <c r="G61">
+        <v>1</v>
+      </c>
+      <c r="H61" s="11">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62">
+        <v>30025</v>
+      </c>
+      <c r="C62" t="s">
+        <v>87</v>
+      </c>
+      <c r="D62" t="s">
+        <v>103</v>
+      </c>
+      <c r="E62" t="s">
+        <v>104</v>
+      </c>
+      <c r="F62">
+        <v>1978</v>
+      </c>
+      <c r="G62">
+        <v>1</v>
+      </c>
+      <c r="H62" s="11">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="H63"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="H64"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="H65"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5">
+        <v>1</v>
+      </c>
+      <c r="B67" s="5">
+        <v>15178</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" s="5">
+        <v>1975</v>
+      </c>
+      <c r="G67" s="5">
+        <v>3</v>
+      </c>
+      <c r="H67" s="8">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="6">
+        <v>2</v>
+      </c>
+      <c r="B68" s="6">
+        <v>12209</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="F68" s="6">
+        <v>1973</v>
+      </c>
+      <c r="G68" s="6">
+        <v>3</v>
+      </c>
+      <c r="H68" s="9">
+        <v>240.0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="7">
+        <v>3</v>
+      </c>
+      <c r="B69" s="7">
+        <v>7623</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="F69" s="7">
+        <v>1976</v>
+      </c>
+      <c r="G69" s="7">
+        <v>2</v>
+      </c>
+      <c r="H69" s="10">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>4</v>
+      </c>
+      <c r="B70">
+        <v>16269</v>
+      </c>
+      <c r="C70" t="s">
+        <v>113</v>
+      </c>
+      <c r="D70" t="s">
+        <v>114</v>
+      </c>
+      <c r="E70" t="s">
+        <v>27</v>
+      </c>
+      <c r="F70">
+        <v>1974</v>
+      </c>
+      <c r="G70">
+        <v>2</v>
+      </c>
+      <c r="H70" s="11">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>5</v>
+      </c>
+      <c r="B71">
+        <v>10514</v>
+      </c>
+      <c r="C71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D71" t="s">
+        <v>21</v>
+      </c>
+      <c r="E71" t="s">
+        <v>22</v>
+      </c>
+      <c r="F71">
+        <v>1972</v>
+      </c>
+      <c r="G71">
+        <v>1</v>
+      </c>
+      <c r="H71" s="11">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>6</v>
+      </c>
+      <c r="B72">
+        <v>25711</v>
+      </c>
+      <c r="C72" t="s">
+        <v>115</v>
+      </c>
+      <c r="D72" t="s">
+        <v>116</v>
+      </c>
+      <c r="E72" t="s">
+        <v>13</v>
+      </c>
+      <c r="F72">
+        <v>1974</v>
+      </c>
+      <c r="G72">
+        <v>1</v>
+      </c>
+      <c r="H72" s="11">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="H73"/>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="H74"/>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="H75"/>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="5">
+        <v>1</v>
+      </c>
+      <c r="B77" s="5">
+        <v>22108</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F77" s="5">
+        <v>1967</v>
+      </c>
+      <c r="G77" s="5">
+        <v>3</v>
+      </c>
+      <c r="H77" s="8">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="6">
+        <v>2</v>
+      </c>
+      <c r="B78" s="6">
+        <v>13678</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F78" s="6">
+        <v>1970</v>
+      </c>
+      <c r="G78" s="6">
+        <v>3</v>
+      </c>
+      <c r="H78" s="9">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="7">
+        <v>3</v>
+      </c>
+      <c r="B79" s="7">
+        <v>25054</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="F79" s="7">
+        <v>1970</v>
+      </c>
+      <c r="G79" s="7">
+        <v>2</v>
+      </c>
+      <c r="H79" s="10">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>4</v>
+      </c>
+      <c r="B80">
+        <v>11623</v>
+      </c>
+      <c r="C80" t="s">
+        <v>24</v>
+      </c>
+      <c r="D80" t="s">
+        <v>122</v>
+      </c>
+      <c r="E80" t="s">
+        <v>123</v>
+      </c>
+      <c r="F80">
+        <v>1969</v>
+      </c>
+      <c r="G80">
+        <v>2</v>
+      </c>
+      <c r="H80" s="11">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>5</v>
+      </c>
+      <c r="B81">
+        <v>13216</v>
+      </c>
+      <c r="C81" t="s">
+        <v>24</v>
+      </c>
+      <c r="D81" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" t="s">
+        <v>13</v>
+      </c>
+      <c r="F81">
+        <v>1970</v>
+      </c>
+      <c r="G81">
+        <v>2</v>
+      </c>
+      <c r="H81" s="11">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>6</v>
+      </c>
+      <c r="B82">
+        <v>30020</v>
+      </c>
+      <c r="C82" t="s">
+        <v>124</v>
+      </c>
+      <c r="D82" t="s">
+        <v>125</v>
+      </c>
+      <c r="E82" t="s">
+        <v>126</v>
+      </c>
+      <c r="F82">
+        <v>1967</v>
+      </c>
+      <c r="G82">
+        <v>1</v>
+      </c>
+      <c r="H82" s="11">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>7</v>
+      </c>
+      <c r="B83">
+        <v>12394</v>
+      </c>
+      <c r="C83" t="s">
+        <v>81</v>
+      </c>
+      <c r="D83" t="s">
+        <v>127</v>
+      </c>
+      <c r="E83" t="s">
+        <v>128</v>
+      </c>
+      <c r="F83">
+        <v>1970</v>
+      </c>
+      <c r="G83">
+        <v>1</v>
+      </c>
+      <c r="H83" s="11">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>8</v>
+      </c>
+      <c r="B84">
+        <v>30032</v>
+      </c>
+      <c r="C84" t="s">
+        <v>129</v>
+      </c>
+      <c r="D84" t="s">
+        <v>24</v>
+      </c>
+      <c r="E84" t="s">
+        <v>93</v>
+      </c>
+      <c r="F84">
+        <v>1971</v>
+      </c>
+      <c r="G84">
+        <v>1</v>
+      </c>
+      <c r="H84" s="11">
+        <v>36.0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="H85"/>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="H86"/>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="H87"/>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="5">
+        <v>1</v>
+      </c>
+      <c r="B89" s="5">
+        <v>14287</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F89" s="5">
+        <v>1951</v>
+      </c>
+      <c r="G89" s="5">
+        <v>3</v>
+      </c>
+      <c r="H89" s="8">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="6">
+        <v>2</v>
+      </c>
+      <c r="B90" s="6">
+        <v>40010</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="F90" s="6">
+        <v>1948</v>
+      </c>
+      <c r="G90" s="6">
+        <v>1</v>
+      </c>
+      <c r="H90" s="9">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="H91"/>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="H92"/>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="H93"/>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="5">
+        <v>1</v>
+      </c>
+      <c r="B95" s="5">
+        <v>13122</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F95" s="5">
+        <v>1944</v>
+      </c>
+      <c r="G95" s="5">
+        <v>3</v>
+      </c>
+      <c r="H95" s="8">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="6">
+        <v>2</v>
+      </c>
+      <c r="B96" s="6">
+        <v>15663</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="E96" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="F96" s="6">
+        <v>1946</v>
+      </c>
+      <c r="G96" s="6">
+        <v>3</v>
+      </c>
+      <c r="H96" s="9">
+        <v>220.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="7">
+        <v>3</v>
+      </c>
+      <c r="B97" s="7">
+        <v>7830</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F97" s="7">
+        <v>1942</v>
+      </c>
+      <c r="G97" s="7">
+        <v>1</v>
+      </c>
+      <c r="H97" s="10">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>4</v>
+      </c>
+      <c r="B98">
+        <v>14827</v>
+      </c>
+      <c r="C98" t="s">
+        <v>146</v>
+      </c>
+      <c r="D98" t="s">
+        <v>147</v>
+      </c>
+      <c r="E98" t="s">
         <v>42</v>
       </c>
-      <c r="F44" s="6">
-[...2 lines deleted...]
-      <c r="G44" s="9">
+      <c r="F98">
+        <v>1946</v>
+      </c>
+      <c r="G98">
+        <v>1</v>
+      </c>
+      <c r="H98" s="11">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="H99"/>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="H100"/>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="H101"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="5">
+        <v>1</v>
+      </c>
+      <c r="B103" s="5">
+        <v>12353</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F103" s="5">
+        <v>1963</v>
+      </c>
+      <c r="G103" s="5">
+        <v>3</v>
+      </c>
+      <c r="H103" s="8">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="6">
+        <v>2</v>
+      </c>
+      <c r="B104" s="6">
+        <v>10641</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="E104" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="F104" s="6">
+        <v>1962</v>
+      </c>
+      <c r="G104" s="6">
+        <v>3</v>
+      </c>
+      <c r="H104" s="9">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="7">
+        <v>3</v>
+      </c>
+      <c r="B105" s="7">
+        <v>12117</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="E105" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="F105" s="7">
+        <v>1965</v>
+      </c>
+      <c r="G105" s="7">
+        <v>2</v>
+      </c>
+      <c r="H105" s="10">
+        <v>130.0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>4</v>
+      </c>
+      <c r="B106">
+        <v>30018</v>
+      </c>
+      <c r="C106" t="s">
+        <v>155</v>
+      </c>
+      <c r="D106" t="s">
+        <v>61</v>
+      </c>
+      <c r="E106" t="s">
+        <v>13</v>
+      </c>
+      <c r="F106">
+        <v>1965</v>
+      </c>
+      <c r="G106">
+        <v>1</v>
+      </c>
+      <c r="H106" s="11">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>5</v>
+      </c>
+      <c r="B107">
+        <v>18369</v>
+      </c>
+      <c r="C107" t="s">
+        <v>156</v>
+      </c>
+      <c r="D107" t="s">
+        <v>157</v>
+      </c>
+      <c r="E107" t="s">
+        <v>158</v>
+      </c>
+      <c r="F107">
+        <v>1963</v>
+      </c>
+      <c r="G107">
+        <v>1</v>
+      </c>
+      <c r="H107" s="11">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108">
+        <v>30012</v>
+      </c>
+      <c r="C108" t="s">
+        <v>159</v>
+      </c>
+      <c r="D108" t="s">
+        <v>160</v>
+      </c>
+      <c r="E108" t="s">
+        <v>53</v>
+      </c>
+      <c r="F108">
+        <v>1965</v>
+      </c>
+      <c r="G108">
+        <v>1</v>
+      </c>
+      <c r="H108" s="11">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="H109"/>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="H110"/>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="H111"/>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="5">
+        <v>1</v>
+      </c>
+      <c r="B113" s="5">
+        <v>20525</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F113" s="5">
+        <v>1960</v>
+      </c>
+      <c r="G113" s="5">
+        <v>3</v>
+      </c>
+      <c r="H113" s="8">
+        <v>240.0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="6">
+        <v>2</v>
+      </c>
+      <c r="B114" s="6">
+        <v>8501</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="E114" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="F114" s="6">
+        <v>1957</v>
+      </c>
+      <c r="G114" s="6">
+        <v>3</v>
+      </c>
+      <c r="H114" s="9">
+        <v>185.0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="7">
+        <v>3</v>
+      </c>
+      <c r="B115" s="7">
+        <v>13791</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="F115" s="7">
+        <v>1959</v>
+      </c>
+      <c r="G115" s="7">
+        <v>2</v>
+      </c>
+      <c r="H115" s="10">
+        <v>180.0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>4</v>
+      </c>
+      <c r="B116">
+        <v>40011</v>
+      </c>
+      <c r="C116" t="s">
+        <v>169</v>
+      </c>
+      <c r="D116" t="s">
+        <v>170</v>
+      </c>
+      <c r="E116" t="s">
+        <v>171</v>
+      </c>
+      <c r="F116">
+        <v>1958</v>
+      </c>
+      <c r="G116">
+        <v>1</v>
+      </c>
+      <c r="H116" s="11">
         <v>100.0</v>
       </c>
     </row>
-    <row r="45" spans="1:7">
-[...18 lines deleted...]
-      <c r="G45" s="10">
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>5</v>
+      </c>
+      <c r="B117">
+        <v>30021</v>
+      </c>
+      <c r="C117" t="s">
+        <v>60</v>
+      </c>
+      <c r="D117" t="s">
+        <v>125</v>
+      </c>
+      <c r="E117" t="s">
+        <v>172</v>
+      </c>
+      <c r="F117">
+        <v>1958</v>
+      </c>
+      <c r="G117">
+        <v>1</v>
+      </c>
+      <c r="H117" s="11">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>6</v>
+      </c>
+      <c r="B118">
+        <v>30033</v>
+      </c>
+      <c r="C118" t="s">
+        <v>92</v>
+      </c>
+      <c r="D118" t="s">
+        <v>125</v>
+      </c>
+      <c r="E118" t="s">
+        <v>173</v>
+      </c>
+      <c r="F118">
+        <v>1957</v>
+      </c>
+      <c r="G118">
+        <v>1</v>
+      </c>
+      <c r="H118" s="11">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="H119"/>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="H120"/>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="H121"/>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="5">
+        <v>1</v>
+      </c>
+      <c r="B123" s="5">
+        <v>10114</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F123" s="5">
+        <v>1954</v>
+      </c>
+      <c r="G123" s="5">
+        <v>3</v>
+      </c>
+      <c r="H123" s="8">
+        <v>260.0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="6">
+        <v>2</v>
+      </c>
+      <c r="B124" s="6">
+        <v>18403</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="E124" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F124" s="6">
+        <v>1953</v>
+      </c>
+      <c r="G124" s="6">
+        <v>2</v>
+      </c>
+      <c r="H124" s="9">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="7">
+        <v>3</v>
+      </c>
+      <c r="B125" s="7">
+        <v>9315</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D125" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="E125" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F125" s="7">
+        <v>1956</v>
+      </c>
+      <c r="G125" s="7">
+        <v>3</v>
+      </c>
+      <c r="H125" s="10">
+        <v>185.0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>4</v>
+      </c>
+      <c r="B126">
+        <v>20379</v>
+      </c>
+      <c r="C126" t="s">
+        <v>166</v>
+      </c>
+      <c r="D126" t="s">
+        <v>181</v>
+      </c>
+      <c r="E126" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126">
+        <v>1953</v>
+      </c>
+      <c r="G126">
+        <v>3</v>
+      </c>
+      <c r="H126" s="11">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>5</v>
+      </c>
+      <c r="B127">
+        <v>18891</v>
+      </c>
+      <c r="C127" t="s">
+        <v>140</v>
+      </c>
+      <c r="D127" t="s">
+        <v>182</v>
+      </c>
+      <c r="E127" t="s">
+        <v>183</v>
+      </c>
+      <c r="F127">
+        <v>1953</v>
+      </c>
+      <c r="G127">
+        <v>2</v>
+      </c>
+      <c r="H127" s="11">
+        <v>95.0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>6</v>
+      </c>
+      <c r="B128">
+        <v>10182</v>
+      </c>
+      <c r="C128" t="s">
+        <v>175</v>
+      </c>
+      <c r="D128" t="s">
+        <v>184</v>
+      </c>
+      <c r="E128" t="s">
+        <v>185</v>
+      </c>
+      <c r="F128">
+        <v>1953</v>
+      </c>
+      <c r="G128">
+        <v>2</v>
+      </c>
+      <c r="H128" s="11">
+        <v>76.0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129">
+        <v>9532</v>
+      </c>
+      <c r="C129" t="s">
+        <v>186</v>
+      </c>
+      <c r="D129" t="s">
+        <v>187</v>
+      </c>
+      <c r="E129" t="s">
+        <v>188</v>
+      </c>
+      <c r="F129">
+        <v>1956</v>
+      </c>
+      <c r="G129">
+        <v>1</v>
+      </c>
+      <c r="H129" s="11">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>8</v>
+      </c>
+      <c r="B130">
+        <v>10959</v>
+      </c>
+      <c r="C130" t="s">
+        <v>152</v>
+      </c>
+      <c r="D130" t="s">
+        <v>189</v>
+      </c>
+      <c r="E130" t="s">
+        <v>190</v>
+      </c>
+      <c r="F130">
+        <v>1956</v>
+      </c>
+      <c r="G130">
+        <v>1</v>
+      </c>
+      <c r="H130" s="11">
+        <v>45.0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>9</v>
+      </c>
+      <c r="B131">
+        <v>20783</v>
+      </c>
+      <c r="C131" t="s">
+        <v>140</v>
+      </c>
+      <c r="D131" t="s">
+        <v>191</v>
+      </c>
+      <c r="E131" t="s">
+        <v>192</v>
+      </c>
+      <c r="F131">
+        <v>1953</v>
+      </c>
+      <c r="G131">
+        <v>1</v>
+      </c>
+      <c r="H131" s="11">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="H132"/>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="H133"/>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="H134"/>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="5">
+        <v>1</v>
+      </c>
+      <c r="B136" s="5">
+        <v>15785</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="F136" s="5">
+        <v>2003</v>
+      </c>
+      <c r="G136" s="5">
+        <v>3</v>
+      </c>
+      <c r="H136" s="8">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="6">
+        <v>2</v>
+      </c>
+      <c r="B137" s="6">
+        <v>14276</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F137" s="6">
+        <v>1998</v>
+      </c>
+      <c r="G137" s="6">
+        <v>3</v>
+      </c>
+      <c r="H137" s="9">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="7">
+        <v>3</v>
+      </c>
+      <c r="B138" s="7">
+        <v>13142</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E138" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="F138" s="7">
+        <v>2006</v>
+      </c>
+      <c r="G138" s="7">
+        <v>3</v>
+      </c>
+      <c r="H138" s="10">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>4</v>
+      </c>
+      <c r="B139">
+        <v>18784</v>
+      </c>
+      <c r="C139" t="s">
+        <v>201</v>
+      </c>
+      <c r="D139" t="s">
+        <v>202</v>
+      </c>
+      <c r="E139" t="s">
+        <v>203</v>
+      </c>
+      <c r="F139">
+        <v>1997</v>
+      </c>
+      <c r="G139">
+        <v>2</v>
+      </c>
+      <c r="H139" s="11">
+        <v>140.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>5</v>
+      </c>
+      <c r="B140">
+        <v>30014</v>
+      </c>
+      <c r="C140" t="s">
+        <v>101</v>
+      </c>
+      <c r="D140" t="s">
+        <v>204</v>
+      </c>
+      <c r="E140" t="s">
+        <v>59</v>
+      </c>
+      <c r="F140">
+        <v>2008</v>
+      </c>
+      <c r="G140">
+        <v>1</v>
+      </c>
+      <c r="H140" s="11">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="H141"/>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="H142"/>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="H143"/>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="5">
+        <v>1</v>
+      </c>
+      <c r="B145" s="5">
+        <v>7840</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F145" s="5">
+        <v>1993</v>
+      </c>
+      <c r="G145" s="5">
+        <v>2</v>
+      </c>
+      <c r="H145" s="8">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="6">
+        <v>2</v>
+      </c>
+      <c r="B146" s="6">
+        <v>15161</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E146" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="F146" s="6">
+        <v>1992</v>
+      </c>
+      <c r="G146" s="6">
+        <v>1</v>
+      </c>
+      <c r="H146" s="9">
         <v>80.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
-[...15 lines deleted...]
-      <c r="B49" s="3" t="s">
+    <row r="147" spans="1:8">
+      <c r="H147"/>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="H148"/>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="H149"/>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B150" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C49" s="3" t="s">
+      <c r="C150" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D49" s="3" t="s">
+      <c r="D150" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E49" s="3" t="s">
+      <c r="E150" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F49" s="3" t="s">
+      <c r="F150" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G49" s="3" t="s">
+      <c r="G150" s="3" t="s">
         <v>9</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="A51" s="6">
+      <c r="H150" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="5">
+        <v>1</v>
+      </c>
+      <c r="B151" s="5">
+        <v>14347</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F151" s="5">
+        <v>1991</v>
+      </c>
+      <c r="G151" s="5">
+        <v>3</v>
+      </c>
+      <c r="H151" s="8">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="6">
         <v>2</v>
       </c>
-      <c r="B51" s="6">
-[...37 lines deleted...]
-      <c r="G52" s="10">
+      <c r="B152" s="6">
+        <v>30038</v>
+      </c>
+      <c r="C152" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="E152" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="F152" s="6">
+        <v>1987</v>
+      </c>
+      <c r="G152" s="6">
+        <v>1</v>
+      </c>
+      <c r="H152" s="9">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="7">
+        <v>3</v>
+      </c>
+      <c r="B153" s="7">
+        <v>30015</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D153" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E153" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="F153" s="7">
+        <v>1988</v>
+      </c>
+      <c r="G153" s="7">
+        <v>1</v>
+      </c>
+      <c r="H153" s="10">
         <v>60.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
-[...1587 lines deleted...]
-    <row r="156" spans="1:7">
+    <row r="154" spans="1:8">
+      <c r="H154"/>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="H155"/>
+    </row>
+    <row r="156" spans="1:8">
       <c r="A156" s="4" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-    <row r="157" spans="1:7">
+        <v>220</v>
+      </c>
+      <c r="H156"/>
+    </row>
+    <row r="157" spans="1:8">
       <c r="A157" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="158" spans="1:7">
+      <c r="H157" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
       <c r="A158" s="5">
         <v>1</v>
       </c>
       <c r="B158" s="5">
+        <v>30026</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="F158" s="5">
+        <v>1982</v>
+      </c>
+      <c r="G158" s="5">
+        <v>1</v>
+      </c>
+      <c r="H158" s="8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="H159"/>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="H160"/>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="H161"/>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="5">
+        <v>1</v>
+      </c>
+      <c r="B163" s="5">
+        <v>12454</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="F163" s="5">
+        <v>1975</v>
+      </c>
+      <c r="G163" s="5">
+        <v>2</v>
+      </c>
+      <c r="H163" s="8">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="6">
+        <v>2</v>
+      </c>
+      <c r="B164" s="6">
+        <v>7878</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="E164" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="F164" s="6">
+        <v>1975</v>
+      </c>
+      <c r="G164" s="6">
+        <v>3</v>
+      </c>
+      <c r="H164" s="9">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="7">
+        <v>3</v>
+      </c>
+      <c r="B165" s="7">
+        <v>17657</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D165" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E165" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="F165" s="7">
+        <v>1976</v>
+      </c>
+      <c r="G165" s="7">
+        <v>1</v>
+      </c>
+      <c r="H165" s="10">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>4</v>
+      </c>
+      <c r="B166">
+        <v>11787</v>
+      </c>
+      <c r="C166" t="s">
+        <v>230</v>
+      </c>
+      <c r="D166" t="s">
+        <v>231</v>
+      </c>
+      <c r="E166" t="s">
+        <v>196</v>
+      </c>
+      <c r="F166">
+        <v>1973</v>
+      </c>
+      <c r="G166">
+        <v>1</v>
+      </c>
+      <c r="H166" s="11">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>5</v>
+      </c>
+      <c r="B167">
+        <v>21134</v>
+      </c>
+      <c r="C167" t="s">
+        <v>228</v>
+      </c>
+      <c r="D167" t="s">
+        <v>232</v>
+      </c>
+      <c r="E167" t="s">
+        <v>93</v>
+      </c>
+      <c r="F167">
+        <v>1975</v>
+      </c>
+      <c r="G167">
+        <v>1</v>
+      </c>
+      <c r="H167" s="11">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="H168"/>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="H169"/>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="H170"/>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="5">
+        <v>1</v>
+      </c>
+      <c r="B172" s="5">
+        <v>15958</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F172" s="5">
+        <v>1971</v>
+      </c>
+      <c r="G172" s="5">
+        <v>3</v>
+      </c>
+      <c r="H172" s="8">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="6">
+        <v>2</v>
+      </c>
+      <c r="B173" s="6">
+        <v>20798</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="E173" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F173" s="6">
+        <v>1969</v>
+      </c>
+      <c r="G173" s="6">
+        <v>2</v>
+      </c>
+      <c r="H173" s="9">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="H174"/>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="H175"/>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="H176"/>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" s="5">
+        <v>1</v>
+      </c>
+      <c r="B178" s="5">
+        <v>10370</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="F178" s="5">
+        <v>1951</v>
+      </c>
+      <c r="G178" s="5">
+        <v>2</v>
+      </c>
+      <c r="H178" s="8">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="H179"/>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="H180"/>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="H181"/>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="5">
+        <v>1</v>
+      </c>
+      <c r="B183" s="5">
+        <v>20736</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F183" s="5">
+        <v>1963</v>
+      </c>
+      <c r="G183" s="5">
+        <v>3</v>
+      </c>
+      <c r="H183" s="8">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" s="6">
+        <v>2</v>
+      </c>
+      <c r="B184" s="6">
+        <v>30030</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E184" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F184" s="6">
+        <v>1963</v>
+      </c>
+      <c r="G184" s="6">
+        <v>1</v>
+      </c>
+      <c r="H184" s="9">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" s="7">
+        <v>3</v>
+      </c>
+      <c r="B185" s="7">
+        <v>19334</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="D185" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E185" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="F185" s="7">
+        <v>1965</v>
+      </c>
+      <c r="G185" s="7">
+        <v>1</v>
+      </c>
+      <c r="H185" s="10">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>4</v>
+      </c>
+      <c r="B186">
+        <v>30003</v>
+      </c>
+      <c r="C186" t="s">
+        <v>249</v>
+      </c>
+      <c r="D186" t="s">
+        <v>236</v>
+      </c>
+      <c r="E186" t="s">
+        <v>53</v>
+      </c>
+      <c r="F186">
+        <v>1966</v>
+      </c>
+      <c r="G186">
+        <v>1</v>
+      </c>
+      <c r="H186" s="11">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="H187"/>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="H188"/>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="H189"/>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" s="5">
+        <v>1</v>
+      </c>
+      <c r="B191" s="5">
         <v>13661</v>
       </c>
-      <c r="C158" s="5" t="s">
-[...8 lines deleted...]
-      <c r="F158" s="5">
+      <c r="C191" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="E191" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="F191" s="5">
         <v>1957</v>
       </c>
-      <c r="G158" s="8">
+      <c r="G191" s="5">
+        <v>1</v>
+      </c>
+      <c r="H191" s="8">
         <v>100.0</v>
       </c>
     </row>
-    <row r="159" spans="1:7">
-[...12 lines deleted...]
-        <v>202</v>
+    <row r="192" spans="1:8">
+      <c r="H192"/>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="H193"/>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" s="3" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" s="12" t="s">
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:G1"/>
-[...20 lines deleted...]
-    <mergeCell ref="A156:G156"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A33:H33"/>
+    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="A55:H55"/>
+    <mergeCell ref="A65:H65"/>
+    <mergeCell ref="A75:H75"/>
+    <mergeCell ref="A87:H87"/>
+    <mergeCell ref="A93:H93"/>
+    <mergeCell ref="A101:H101"/>
+    <mergeCell ref="A111:H111"/>
+    <mergeCell ref="A121:H121"/>
+    <mergeCell ref="A134:H134"/>
+    <mergeCell ref="A143:H143"/>
+    <mergeCell ref="A149:H149"/>
+    <mergeCell ref="A156:H156"/>
+    <mergeCell ref="A161:H161"/>
+    <mergeCell ref="A170:H170"/>
+    <mergeCell ref="A176:H176"/>
+    <mergeCell ref="A181:H181"/>
+    <mergeCell ref="A189:H189"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>